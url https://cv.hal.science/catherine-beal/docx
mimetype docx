--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1634,274 +1634,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic stress affects the stability of freeze-dried Lactobacillus buchneri R1102 as a result of intracellular betaine accumulation and membrane characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival of three Bifidobacterium animalis subsp. lactis strains is related to trans-vaccenic and a-linolenic acids contents in organic fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Louesdon</w:t>
+                <w:t xml:space="preserve">Roberta Claro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12501⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.260-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511509v1</w:t>
+                <w:t xml:space="preserve">hal-01511480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of three Bifidobacterium animalis subsp. lactis strains is related to trans-vaccenic and a-linolenic acids contents in organic fermented milks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+                <w:t xml:space="preserve">Osmotic stress affects the stability of freeze-dried Lactobacillus buchneri R1102 as a result of intracellular betaine accumulation and membrane characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (2), pp.260-295. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.196-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511480v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid profile, trans-octadecenoic, α-linolenic and conjugated linoleic acid contents differing in certified organic and conventional probiotic fermented milks</w:t>
               </w:r>
@@ -4592,385 +4592,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Fatma Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669448v1</w:t>
+                <w:t xml:space="preserve">hal-02673309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680827v1</w:t>
+                <w:t xml:space="preserve">hal-02669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
+                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00119-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t>
               </w:r>
@@ -5964,312 +5964,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH influences growth and plasmid stability of recombinant Lactococcus lactis subsp. lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and dynamic neural network models for estimating biomass concentration during thermophilic lactic acid bacteria batch cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 20 (7), pp.679-682</w:t>
+              <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 85 (6), pp.615-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686779v1</w:t>
+                <w:t xml:space="preserve">hal-02689905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic neural network models for estimating biomass concentration during thermophilic lactic acid bacteria batch cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of thermophilic lactic acid starters in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 85 (6), pp.615-622</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78, pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689905v1</w:t>
+                <w:t xml:space="preserve">hal-02686464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of thermophilic lactic acid starters in mixed cultures</w:t>
+                <w:t xml:space="preserve">pH influences growth and plasmid stability of recombinant Lactococcus lactis subsp. lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78, pp.99-105</w:t>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20 (7), pp.679-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686464v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of culture conditions and storage time on acidification and viscosity of stirred yogurt</w:t>
               </w:r>
@@ -6801,610 +6801,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41 (1), pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706891v1</w:t>
+                <w:t xml:space="preserve">hal-02703125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear models for indirect measurements and on-line estimation of kinetic parameters in lactic acid fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 41 (1), pp.95-98</w:t>
+              <w:t xml:space="preserve">Progress in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9, pp.857-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703125v1</w:t>
+                <w:t xml:space="preserve">hal-03537217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear models for indirect measurements and on-line estimation of kinetic parameters in lactic acid fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 9, pp.857-861</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537217v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation of biological variables during pH controlled lacticacid fermentations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arlette Cheruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 44 (10), pp.1168-1176</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704037v1</w:t>
+                <w:t xml:space="preserve">hal-02706358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t>
+                <w:t xml:space="preserve">On-line estimation of biological variables during pH controlled lacticacid fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine d'Angio</w:t>
+                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+                <w:t xml:space="preserve">Arlette Cheruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 116 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 44 (10), pp.1168-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706358v1</w:t>
+                <w:t xml:space="preserve">hal-02704037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par réseaux de neurones des cinétiques réactionnelles caractéristiques des fermentations lactiques batch à pH régulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,273 +7626,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulgaricus 398</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line measurement of urease activity to estimate a population of Streptococcus thermophilus in pure and mixed culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 32 (2), pp.148-154</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (5), pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722519v1</w:t>
+                <w:t xml:space="preserve">hal-02725577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line measurement of urease activity to estimate a population of Streptococcus thermophilus in pure and mixed culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+                <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulgaricus 398</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (5), pp.187-193</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 32 (2), pp.148-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725577v1</w:t>
+                <w:t xml:space="preserve">hal-02722519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulyaricus 398</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8193,273 +8193,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixing on Cellulase Production by the Filamentous Fungi Trichoderma Reesei: Scale-down Experiments and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen gradients enhance heterogeneity of Trichoderma reesei in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIXING 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering, Jul 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220901v1</w:t>
+                <w:t xml:space="preserve">hal-04293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen gradients enhance heterogeneity of Trichoderma reesei in bioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mixing on Cellulase Production by the Filamentous Fungi Trichoderma Reesei: Scale-down Experiments and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">MIXING 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293140v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production efficace d'acide 3-hydroxypropionique par une cascade de conversion mettant en oeuvre des bactéries lactiques puis des bactéries acétiques en bioréacteurs</w:t>
               </w:r>
@@ -9039,515 +9039,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
+              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368723v1</w:t>
+                <w:t xml:space="preserve">hal-02268915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of Native Lactic Acid Bacteria in Three Artisanal Lebanese Fermented Goat Dairy Products: Ambriss, Serdaleh and Labneh El Darff</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rita Yaacoub</w:t>
+                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
+              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560570v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity of Native Lactic Acid Bacteria in Three Artisanal Lebanese Fermented Goat Dairy Products: Ambriss, Serdaleh and Labneh El Darff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Ammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
+              <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268915v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of environmental factors on Lactobacillus reuteri growth and 3‐hydroxypropionic acid production in the context of coupling with extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAB 5 The 5 th EUROPEAN CONGRESS OF APPLIED BIOTECHNOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361034v1</w:t>
+                <w:t xml:space="preserve">hal-02998766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Influences of environmental factors on Lactobacillus reuteri growth and 3‐hydroxypropionic acid production in the context of coupling with extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">ECAB 5 The 5 th EUROPEAN CONGRESS OF APPLIED BIOTECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998766v1</w:t>
+                <w:t xml:space="preserve">hal-02361034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of hydrodynamics related stress in bioreactors: a key for the scale-up of enzyme production by filamentous fungi</w:t>
               </w:r>
@@ -10293,51 +10293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation conditions affect survival of Bifidobacterium animalis subsp. lactis during chilling, as a result of membrane fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10673,77 +10673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of freeze-dried lactobacilli is improved by high osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11023,51 +11023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,51 +11256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,103 +12363,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the microbial heritage of traditional Lebanese goat milk fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12484,103 +12484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomics reveal the specificities of the microbiota of three traditional Lebanese goat milk fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline I Kothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, On-line, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13798,51 +13798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Roissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14199,51 +14199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>