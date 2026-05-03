--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -375,321 +375,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture conditions affect Lactobacillus reuteri DSM 17938 ability to perform glycerol bioconversion into 3-hydroxypropionic acid</w:t>
+                <w:t xml:space="preserve">Intensification of 2-phenylethanol production using an aerated system assisted by a membrane-based solvent extraction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">I N Cordero-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+                <w:t xml:space="preserve">C O Castillo-Araiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delettre</w:t>
+                <w:t xml:space="preserve">O M Rutiaga-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2020.12.011⟩</w:t>
+              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.739 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24275/rmiq/bio2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162681v1</w:t>
+                <w:t xml:space="preserve">hal-03264283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of 2-phenylethanol production using an aerated system assisted by a membrane-based solvent extraction technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture conditions affect Lactobacillus reuteri DSM 17938 ability to perform glycerol bioconversion into 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C O Castillo-Araiza</w:t>
+                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O M Rutiaga-Quiñones</w:t>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Jérôme Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.739 - 750. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Bioscience and Bioengineering, 131 (5), pp.501-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24275/rmiq/bio2060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2020.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264283v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of fluid-dynamic stress in stirred tank bioreactors on the synthesis of cellulases by Trichoderma reesei at the intracellular and extracellular levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,291 +868,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced digital image analysis method dedicated to the characterization of the morphology of filamentous fungus</w:t>
+                <w:t xml:space="preserve">Scale-up agitation criteria for Trichoderma reesei fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+                <w:t xml:space="preserve">Alvin W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Guillaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12523⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544588v1</w:t>
+                <w:t xml:space="preserve">hal-01544606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up agitation criteria for Trichoderma reesei fermentation</w:t>
+                <w:t xml:space="preserve">Advanced digital image analysis method dedicated to the characterization of the morphology of filamentous fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 172, pp.158-168. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266 (2), pp.126-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544606v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1634,869 +1634,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of three Bifidobacterium animalis subsp. lactis strains is related to trans-vaccenic and a-linolenic acids contents in organic fermented milks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+                <w:t xml:space="preserve">Osmotic stress affects the stability of freeze-dried Lactobacillus buchneri R1102 as a result of intracellular betaine accumulation and membrane characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511480v1</w:t>
+                <w:t xml:space="preserve">hal-01511509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic stress affects the stability of freeze-dried Lactobacillus buchneri R1102 as a result of intracellular betaine accumulation and membrane characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+                <w:t xml:space="preserve">Survival of three Bifidobacterium animalis subsp. lactis strains is related to trans-vaccenic and a-linolenic acids contents in organic fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Juillard</w:t>
+                <w:t xml:space="preserve">Roberta Claro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 117 (1), pp.196-207. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.260-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511509v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile, trans-octadecenoic, α-linolenic and conjugated linoleic acid contents differing in certified organic and conventional probiotic fermented milks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological and safety properties display biodiversity among enterococci isolated from two Egyptian cheeses, &amp;quot;Ras&amp;quot; and &amp;quot;Domiati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta S Silva</w:t>
+                <w:t xml:space="preserve">Reine R. Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina S Bogsan</w:t>
+                <w:t xml:space="preserve">Aisha A. El-Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lucia Pilleggi</w:t>
+                <w:t xml:space="preserve">Mariam M. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimaa S. Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morsi M. El-Soda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (3), pp.314 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511468v1</w:t>
+                <w:t xml:space="preserve">hal-01004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological and safety properties display biodiversity among enterococci isolated from two Egyptian cheeses, &amp;quot;Ras&amp;quot; and &amp;quot;Domiati</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariam M. Mohamed</w:t>
+                <w:t xml:space="preserve">Fatty acid profile, trans-octadecenoic, α-linolenic and conjugated linoleic acid contents differing in certified organic and conventional probiotic fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shimaa S. Anwar</w:t>
+                <w:t xml:space="preserve">Roberta S Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morsi M. El-Soda</w:t>
+                <w:t xml:space="preserve">Cristina S Bogsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Pilleggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.019⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (4), pp.2207-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004280v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Streptococcus salivarius growth and maintenance in artificial saliva</w:t>
+                <w:t xml:space="preserve">Microfiltration conditions modify Lactobacillus bulgaricus cryotolerance in response to physiological changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine P. Roger</w:t>
+                <w:t xml:space="preserve">Fernanda F. Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+                <w:t xml:space="preserve">Violaine V. Athes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle M. Bouix</w:t>
+                <w:t xml:space="preserve">Amine A. Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05077.x⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-010-0461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004581v1</w:t>
+                <w:t xml:space="preserve">hal-01001450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration conditions modify Lactobacillus bulgaricus cryotolerance in response to physiological changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Streptococcus salivarius growth and maintenance in artificial saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine A. Bchir</w:t>
+                <w:t xml:space="preserve">Perrine P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle M. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-010-0461-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.631 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05077.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001450v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starvation Induces Physiological Changes That Act on the Cryotolerance of Lactobacillus Acidophilus RD758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2555,77 +2555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary enzymes and exhaled air affect Streptococcus salivarius growth and physiological state in complemented artificial saliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Harn-Arsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,51 +2697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starvation induces physiological changes that act on the cryotolerance of Lactobacillus acidophilus RD758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,1153 +3764,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lactic acid bacteria isolated from fermented milk &amp;quot;laban</w:t>
+                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Saliba</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660822v1</w:t>
+                <w:t xml:space="preserve">hal-01453958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453958v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of lactic acid bacteria isolated from fermented milk &amp;quot;laban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (1), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653766v1</w:t>
+                <w:t xml:space="preserve">hal-02660822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fermented milk “Laban” with sensory analysis and instrumental measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachad Saliba</w:t>
+                <w:t xml:space="preserve">Fermentation pH and temperature influence the cryotolerance of Lactobacillus acidophilus RD758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (2), pp.S156-S162</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (1), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536827v1</w:t>
+                <w:t xml:space="preserve">hal-02682649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarde de consortia microbiens fromagers : mise au point de méthodes de conservation ex situ à long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">Influence of cooling temperature and duration on cold adaptation of Lactobacillus acidophilus RD758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (3), pp.294-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537010v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation pH and temperature influence the cryotolerance of Lactobacillus acidophilus RD758</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+                <w:t xml:space="preserve">Sauvegarde de consortia microbiens fromagers : mise au point de méthodes de conservation ex situ à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (1), pp.21-29</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.393-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682649v1</w:t>
+                <w:t xml:space="preserve">hal-03537010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cooling temperature and duration on cold adaptation of Lactobacillus acidophilus RD758</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+                <w:t xml:space="preserve">Characterization of the fermented milk “Laban” with sensory analysis and instrumental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachad Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.S156-S162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.03.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679137v1</w:t>
+                <w:t xml:space="preserve">hal-03536827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673309v1</w:t>
+                <w:t xml:space="preserve">hal-02669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Fatma Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669448v1</w:t>
+                <w:t xml:space="preserve">hal-02673309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4950,492 +4950,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Marin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678486v1</w:t>
+                <w:t xml:space="preserve">hal-02670204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t>
+                <w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670204v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670974v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681116v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,325 +5480,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of culture conditions and storage time on acidification and viscosity of stirred yogurt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the interactions between Lactobacillus curvatus and Enterobacter cloacae I. Individual growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk E Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Pradeep Malakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+                <w:t xml:space="preserve">Marcel H. Zwietering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas van 'T Riet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 82 (4), pp.673-681</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51, pp.53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689556v1</w:t>
+                <w:t xml:space="preserve">hal-03536978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interactions between Lactobacillus curvatus and Enterobacter cloacae I. Individual growth kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effects of culture conditions and storage time on acidification and viscosity of stirred yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Malakar</w:t>
+                <w:t xml:space="preserve">Jana Skokanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel H. Zwietering</w:t>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas van 'T Riet</w:t>
+                <w:t xml:space="preserve">Nathalie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 51, pp.53-65</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (4), pp.673-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536978v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between Lactobacillus curvatus and Enterobacter cloacae II. Mixed cultures and shelf life predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Malakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk E. Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel H. Zwietering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5862,64 +5862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fermentation and storage conditions on the sensory properties of plain low fat stirred yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Skokanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic neural network models for estimating biomass concentration during thermophilic lactic acid bacteria batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,77 +6268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of culture conditions and storage time on acidification and viscosity of stirred yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Skokanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6616,350 +6616,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability and acidification activity of pure and mixed starters of Streptococcus salivarius sp. thermophilus 404 and Lactobacillus delbrueckii ssp. bulgaricus 398 at the different steps of their production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine d'Angio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 27 (1), pp.86-92</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707150v1</w:t>
+                <w:t xml:space="preserve">hal-02706891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability and acidification activity of pure and mixed starters of Streptococcus thermophilus CNRZ 404 and Lactobacillus delbrueckii subsp. bulgaricus CNRZ 398 at the different steps of their production</w:t>
+                <w:t xml:space="preserve">Viability and acidification activity of pure and mixed starters of Streptococcus salivarius sp. thermophilus 404 and Lactobacillus delbrueckii ssp. bulgaricus 398 at the different steps of their production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 27 (1), pp.86-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 27 (1), pp.86-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/fstl.1994.1017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03537097v1</w:t>
+                <w:t xml:space="preserve">hal-02707150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
+                <w:t xml:space="preserve">Viability and acidification activity of pure and mixed starters of Streptococcus thermophilus CNRZ 404 and Lactobacillus delbrueckii subsp. bulgaricus CNRZ 398 at the different steps of their production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (1), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/fstl.1994.1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703125v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear models for indirect measurements and on-line estimation of kinetic parameters in lactic acid fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7004,135 +7017,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (1), pp.87-95</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41 (1), pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706891v1</w:t>
+                <w:t xml:space="preserve">hal-02703125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t>
               </w:r>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,51 +7252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line estimation of biological variables during pH controlled lacticacid fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par réseaux de neurones des cinétiques réactionnelles caractéristiques des fermentations lactiques batch à pH régulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,273 +7626,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line measurement of urease activity to estimate a population of Streptococcus thermophilus in pure and mixed culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+                <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulgaricus 398</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (5), pp.187-193</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 32 (2), pp.148-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725577v1</w:t>
+                <w:t xml:space="preserve">hal-02722519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulgaricus 398</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line measurement of urease activity to estimate a population of Streptococcus thermophilus in pure and mixed culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 32 (2), pp.148-154</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (5), pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722519v1</w:t>
+                <w:t xml:space="preserve">hal-02725577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of controlled pH and temperature on the growth and acidification of pure cultures of Streptococcus thermophilus 404 and Lactobacillus bulyaricus 398</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8193,303 +8193,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen gradients enhance heterogeneity of Trichoderma reesei in bioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mixing on Cellulase Production by the Filamentous Fungi Trichoderma Reesei: Scale-down Experiments and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">MIXING 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293140v1</w:t>
+                <w:t xml:space="preserve">hal-05220901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixing on Cellulase Production by the Filamentous Fungi Trichoderma Reesei: Scale-down Experiments and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen gradients enhance heterogeneity of Trichoderma reesei in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIXING 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering, Jul 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220901v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production efficace d'acide 3-hydroxypropionique par une cascade de conversion mettant en oeuvre des bactéries lactiques puis des bactéries acétiques en bioréacteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,856 +8564,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+                <w:t xml:space="preserve">Scale-down methodology to study the effect of fluid dynamic stress and oxygen gradients on filamentous fungal fermentations producing cellulases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamiris Goncalves-Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes ISMIP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kobe, Japan. pp.O-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560648v1</w:t>
+                <w:t xml:space="preserve">hal-03482240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-down methodology to study the effect of fluid dynamic stress and oxygen gradients on filamentous fungal fermentations producing cellulases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamiris Goncalves-Roque</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes ISMIP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kobe, Japan. pp.O-153</w:t>
+              <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482240v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth conditions of Lactobacillus reuteri DSM 17938 in bioreactor influence 3-hydroxypropionic acid bioproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th congress of SFGP, société Francaise de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361108v1</w:t>
+                <w:t xml:space="preserve">hal-02368723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the sale‐down methodology to study the effect of mixing on Trichoderma reesei physiology and enzyme production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Augier</w:t>
+                <w:t xml:space="preserve">Biodiversity of Native Lactic Acid Bacteria in Three Artisanal Lebanese Fermented Goat Dairy Products: Ambriss, Serdaleh and Labneh El Darff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Ammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A W Nienow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAB 5 The 5 th EUROPEAN CONGRESS OF APPLIED BIOTECHNOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361006v1</w:t>
+                <w:t xml:space="preserve">hal-03560570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">The growth conditions of Lactobacillus reuteri DSM 17938 in bioreactor influence 3-hydroxypropionic acid bioproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">17th congress of SFGP, société Francaise de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268915v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Application of the sale‐down methodology to study the effect of mixing on Trichoderma reesei physiology and enzyme production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamiris Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A W Nienow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBL2019 CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">ECAB 5 The 5 th EUROPEAN CONGRESS OF APPLIED BIOTECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368723v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of Native Lactic Acid Bacteria in Three Artisanal Lebanese Fermented Goat Dairy Products: Ambriss, Serdaleh and Labneh El Darff</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Yaacoub</w:t>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
+              <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560570v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9438,64 +9438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of environmental factors on Lactobacillus reuteri growth and 3‐hydroxypropionic acid production in the context of coupling with extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9671,77 +9671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fluid dynamic stress response of T. reesei during continuous fermentations conducted at high agitation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-down studies related to agitation intensity for the scale-up of Trichoderma reesei fermentations producing cellulases in stirred bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI Conference, Biochemical and Molecular Engineering: The Next Generation of Biochemical Engineering, from nanoscale to industrial scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,77 +9926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Symposium on Biotechnology for Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10047,77 +10047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10194,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Gonzalez-Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dechema Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hamburg, Germany</w:t>
@@ -10293,51 +10293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès Annuel du Groupe Français de Rhéologie, Rhéologie et approches multiphysiques couplées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10572,515 +10572,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation conditions affect survival of Bifidobacterium animalis subsp. lactis during chilling, as a result of membrane fatty acid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+                <w:t xml:space="preserve">Stability of freeze-dried lactobacilli is improved by high osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
+                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561032v1</w:t>
+                <w:t xml:space="preserve">hal-01561040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of freeze-dried lactobacilli is improved by high osmotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+                <w:t xml:space="preserve">Cooling conditions affect survival of Bifidobacterium animalis subsp. lactis as a result of membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561040v1</w:t>
+                <w:t xml:space="preserve">hal-01561027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling conditions affect survival of Bifidobacterium animalis subsp. lactis as a result of membrane fatty acid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+                <w:t xml:space="preserve">Influence of cereal fractions composition on zero-shear viscosity during Leuconostoc spp. fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561027v1</w:t>
+                <w:t xml:space="preserve">hal-01561048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cereal fractions composition on zero-shear viscosity during Leuconostoc spp. fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bredon</w:t>
+                <w:t xml:space="preserve">Fermentation conditions affect survival of Bifidobacterium animalis subsp. lactis during chilling, as a result of membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561048v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11131,64 +11131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryotolerance of lactic acid bacteria is influenced by their passive and active responses to cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,77 +11243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11364,64 +11364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11472,51 +11472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,51 +11614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahra. Khaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11696,64 +11696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11804,64 +11804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Annual Meeting of the Society for Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Marseille, France. 272 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11886,64 +11886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12007,64 +12007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory and instrumental characterization of the texture of stirred yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Skokanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12115,90 +12115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the texture of stirred yoghurt produced under different culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Skokanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12363,103 +12363,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the microbial heritage of traditional Lebanese goat milk fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12484,103 +12484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomics reveal the specificities of the microbiota of three traditional Lebanese goat milk fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline I Kothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, On-line, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12637,77 +12637,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de gestion des collections et modes opératoires de congélation des microorganismes d'intérêt laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Reitz-Ausseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Farel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13107,51 +13107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Probiotic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13297,51 +13297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Laban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Chammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Plant-Based Fermented Food and Beverage Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.181 - 212, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13388,90 +13388,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13522,51 +13522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et propriétés fonctionnelles des bactéries lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13798,51 +13798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Roissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13942,77 +13942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'une composition lyophilisée contenant des bactéries lactiques à viabilité et activité bactériennes améliorées lors d'un stockage à température ambiante et composition obtenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14199,51 +14199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>