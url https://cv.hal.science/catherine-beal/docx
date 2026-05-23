--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -868,291 +868,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up agitation criteria for Trichoderma reesei fermentation</w:t>
+                <w:t xml:space="preserve">Advanced digital image analysis method dedicated to the characterization of the morphology of filamentous fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.06.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266 (2), pp.126-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544606v1</w:t>
+                <w:t xml:space="preserve">hal-01544588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced digital image analysis method dedicated to the characterization of the morphology of filamentous fungus</w:t>
+                <w:t xml:space="preserve">Scale-up agitation criteria for Trichoderma reesei fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Guillaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266 (2), pp.126-140. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.158-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544588v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,307 +1881,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological and safety properties display biodiversity among enterococci isolated from two Egyptian cheeses, &amp;quot;Ras&amp;quot; and &amp;quot;Domiati</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid profile, trans-octadecenoic, α-linolenic and conjugated linoleic acid contents differing in certified organic and conventional probiotic fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine R. Malek</w:t>
+                <w:t xml:space="preserve">Roberta S Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha A. El-Attar</w:t>
+                <w:t xml:space="preserve">Cristina S Bogsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam M. Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morsi M. El-Soda</w:t>
+                <w:t xml:space="preserve">Ana Lucia Pilleggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.019⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (4), pp.2207-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004280v1</w:t>
+                <w:t xml:space="preserve">hal-01511468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile, trans-octadecenoic, α-linolenic and conjugated linoleic acid contents differing in certified organic and conventional probiotic fermented milks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Technological and safety properties display biodiversity among enterococci isolated from two Egyptian cheeses, &amp;quot;Ras&amp;quot; and &amp;quot;Domiati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine R. Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha A. El-Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam M. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta S Silva</w:t>
+                <w:t xml:space="preserve">Shimaa S. Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina S Bogsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Pilleggi</w:t>
+                <w:t xml:space="preserve">Morsi M. El-Soda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (3), pp.314 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511468v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfiltration conditions modify Lactobacillus bulgaricus cryotolerance in response to physiological changes</w:t>
               </w:r>
@@ -3764,1140 +3764,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
+                <w:t xml:space="preserve">Characterization of lactic acid bacteria isolated from fermented milk &amp;quot;laban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (1), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453958v1</w:t>
+                <w:t xml:space="preserve">hal-02660822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Thomas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Marin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653766v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lactic acid bacteria isolated from fermented milk &amp;quot;laban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Saliba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.01.043⟩</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660822v1</w:t>
+                <w:t xml:space="preserve">hal-02653766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation pH and temperature influence the cryotolerance of Lactobacillus acidophilus RD758</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+                <w:t xml:space="preserve">Sauvegarde de consortia microbiens fromagers : mise au point de méthodes de conservation ex situ à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (1), pp.21-29</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.393-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682649v1</w:t>
+                <w:t xml:space="preserve">hal-03537010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cooling temperature and duration on cold adaptation of Lactobacillus acidophilus RD758</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+                <w:t xml:space="preserve">Characterization of the fermented milk “Laban” with sensory analysis and instrumental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachad Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.S156-S162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.03.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679137v1</w:t>
+                <w:t xml:space="preserve">hal-03536827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarde de consortia microbiens fromagers : mise au point de méthodes de conservation ex situ à long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">Fermentation pH and temperature influence the cryotolerance of Lactobacillus acidophilus RD758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.393-409</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (1), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537010v1</w:t>
+                <w:t xml:space="preserve">hal-02682649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fermented milk “Laban” with sensory analysis and instrumental measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachad Saliba</w:t>
+                <w:t xml:space="preserve">Influence of cooling temperature and duration on cold adaptation of Lactobacillus acidophilus RD758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (3), pp.294-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536827v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Fatma Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669448v1</w:t>
+                <w:t xml:space="preserve">hal-02673309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Improvement of the resistance of Lactobacillus delbruekii spp bulgaricus to freezing by natural selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (10), pp.3048-3053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673309v1</w:t>
+                <w:t xml:space="preserve">hal-02669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4950,492 +4950,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670204v1</w:t>
+                <w:t xml:space="preserve">hal-02678486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t>
+                <w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670974v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681116v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Marin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678486v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,312 +5964,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic neural network models for estimating biomass concentration during thermophilic lactic acid bacteria batch cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH influences growth and plasmid stability of recombinant Lactococcus lactis subsp. lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 85 (6), pp.615-622</w:t>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20 (7), pp.679-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689905v1</w:t>
+                <w:t xml:space="preserve">hal-02686779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of thermophilic lactic acid starters in mixed cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and dynamic neural network models for estimating biomass concentration during thermophilic lactic acid bacteria batch cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78, pp.99-105</w:t>
+              <w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 85 (6), pp.615-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686464v1</w:t>
+                <w:t xml:space="preserve">hal-02689905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH influences growth and plasmid stability of recombinant Lactococcus lactis subsp. lactis</w:t>
+                <w:t xml:space="preserve">Production of thermophilic lactic acid starters in mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 20 (7), pp.679-682</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78, pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686779v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of culture conditions and storage time on acidification and viscosity of stirred yogurt</w:t>
               </w:r>
@@ -6622,51 +6622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dilution rate and cell immobilization on plasmid stability during continuous cultures of recombinant strains of Lactococcus lactis subsp. lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,260 +6909,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear models for indirect measurements and on-line estimation of kinetic parameters in lactic acid fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 9, pp.857-861</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41 (1), pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537217v1</w:t>
+                <w:t xml:space="preserve">hal-02703125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth, acidification and productivity of pure and mixed cultures of Streptococcus salivarius subsp. thermophilus 404 and Lactobacillus delbrueckii subsp bulgaricus 398</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear models for indirect measurements and on-line estimation of kinetic parameters in lactic acid fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 41 (1), pp.95-98</w:t>
+              <w:t xml:space="preserve">Progress in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9, pp.857-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703125v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid stability in recombinant strains of Lactococcus lactis subsp. lactis during continuous culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine d'Angio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,51 +7239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line estimation of biological variables during pH controlled lacticacid fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,51 +7360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par réseaux de neurones des cinétiques réactionnelles caractéristiques des fermentations lactiques batch à pH régulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,51 +7727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line measurement of urease activity to estimate a population of Streptococcus thermophilus in pure and mixed culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,64 +8225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,77 +8346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Gonçalves Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany</w:t>
@@ -8564,273 +8564,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-down methodology to study the effect of fluid dynamic stress and oxygen gradients on filamentous fungal fermentations producing cellulases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamiris Goncalves-Roque</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes ISMIP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kobe, Japan. pp.O-153</w:t>
+              <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482240v1</w:t>
+                <w:t xml:space="preserve">hal-03560648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">Scale-down methodology to study the effect of fluid dynamic stress and oxygen gradients on filamentous fungal fermentations producing cellulases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamiris Goncalves-Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes ISMIP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kobe, Japan. pp.O-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560648v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture conditions during growth of Lactobacillus reuteri DSM 17938 affect the ability of cells to produce 3-hydroxypropionic acid by glycerol bioconversion</w:t>
               </w:r>
@@ -9140,51 +9140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the sale‐down methodology to study the effect of mixing on Trichoderma reesei physiology and enzyme production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiris Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,51 +9274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9671,77 +9671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fluid dynamic stress response of T. reesei during continuous fermentations conducted at high agitation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-down studies related to agitation intensity for the scale-up of Trichoderma reesei fermentations producing cellulases in stirred bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI Conference, Biochemical and Molecular Engineering: The Next Generation of Biochemical Engineering, from nanoscale to industrial scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,77 +9926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Symposium on Biotechnology for Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10047,77 +10047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin W. Nienow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10194,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Gonzalez-Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dechema Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hamburg, Germany</w:t>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès Annuel du Groupe Français de Rhéologie, Rhéologie et approches multiphysiques couplées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10572,515 +10572,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of freeze-dried lactobacilli is improved by high osmotic stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+                <w:t xml:space="preserve">Fermentation conditions affect survival of Bifidobacterium animalis subsp. lactis during chilling, as a result of membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561040v1</w:t>
+                <w:t xml:space="preserve">hal-01561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling conditions affect survival of Bifidobacterium animalis subsp. lactis as a result of membrane fatty acid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
+                <w:t xml:space="preserve">Stability of freeze-dried lactobacilli is improved by high osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Charlot-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Tourdot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561027v1</w:t>
+                <w:t xml:space="preserve">hal-01561040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cereal fractions composition on zero-shear viscosity during Leuconostoc spp. fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bredon</w:t>
+                <w:t xml:space="preserve">Cooling conditions affect survival of Bifidobacterium animalis subsp. lactis as a result of membrane fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561048v1</w:t>
+                <w:t xml:space="preserve">hal-01561027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation conditions affect survival of Bifidobacterium animalis subsp. lactis during chilling, as a result of membrane fatty acid composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marice Nogueira Oliveira</w:t>
+                <w:t xml:space="preserve">Influence of cereal fractions composition on zero-shear viscosity during Leuconostoc spp. fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561032v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11144,51 +11144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,64 +11256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in lactic acid fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11364,51 +11364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11472,51 +11472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,51 +11614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahra. Khaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11696,64 +11696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11804,51 +11804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11886,64 +11886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12637,77 +12637,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de gestion des collections et modes opératoires de congélation des microorganismes d'intérêt laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Reitz-Ausseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13107,51 +13107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Probiotic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13297,51 +13297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Laban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Chammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Plant-Based Fermented Food and Beverage Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.181 - 212, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13388,90 +13388,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13955,64 +13955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14199,51 +14199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ammoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohellibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yaacoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03162681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2020.12.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137304v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Roque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W Nienow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W. Nienow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Chaabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.06.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Claro da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice Nogueira Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta S Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S Bogsan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Pilleggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine R. Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha A. El-Attar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam M. Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimaa S. Anwar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morsi M. El-Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMWSPHD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda F. Streit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Bchir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-010-0461-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S378BNJX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05077.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8R8KVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Harn-Arsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0746-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NV5F78T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-008-0067-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M5W4JSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02725-08" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03848.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1699-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5638315E650CE445E27D6D07DCB29FFA0B189242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7FT4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivals" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705B369R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saliba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269Z3W7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PQHBT9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E Martens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Malakar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van 'T Riet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Skokanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. Martens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Van'T Riet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine d'Angio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1994.1017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GSG0V56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Cheruy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rozzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00165879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12C85E354D454C9AA0D893434B4063491013BD24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05220901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Gon&#231;alves Roque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves-Roque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02368723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ammoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yaacoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Nienow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02361034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02360962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Goncalves Roque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Nienow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonzalez-Penas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bredon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770251v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bergere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560596v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline I Kothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00766-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12084-14" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537178v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03537151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sodini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850366v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Roissart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>