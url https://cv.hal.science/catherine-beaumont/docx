--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -481,429 +481,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t>
+                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Nadaf</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729320v1</w:t>
+                <w:t xml:space="preserve">hal-01193817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
+                <w:t xml:space="preserve">Susceptibility to Salmonella carrier-state: A possible Th2 response in susceptible chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Carré</w:t>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.16 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193817v1</w:t>
+                <w:t xml:space="preserve">hal-01193837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Salmonella carrier-state: A possible Th2 response in susceptible chicks</w:t>
+                <w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.16 - 28. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2014.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193837v1</w:t>
+                <w:t xml:space="preserve">hal-00729320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t>
@@ -1151,291 +1151,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : des recherches pour élaborer des stratégies de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/a2ws-aq47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129669v1</w:t>
+                <w:t xml:space="preserve">hal-02653128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : des recherches pour élaborer des stratégies de lutte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.35-48. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/a2ws-aq47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653128v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Salmonella within an industrial hen house</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward integrative genomics study of genetic resistance to Salmonella and Campylobacter intestinal colonization in fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, online, Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,51 +1620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Salmonella within an industrial hen house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maximum likelihood QTL analysis reveals common genome regions controlling resistance to Salmonella colonization and carrier-state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,411 +1865,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Toll-Like Receptor 4 and Downstream Effectors in Selected Cecal Cell Subpopulations of Chicks Resistant or Susceptible to Salmonella Carrier State</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poultry production in 2025: learning from future scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Jez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00025-11⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933911000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646698v1</w:t>
+                <w:t xml:space="preserve">hal-02652406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New QTL for resistance to Salmonella carrier-state identified on fowl microchromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 285 (3), pp.237-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00438-011-0600-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry production in 2025: learning from future scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Expression of Toll-Like Receptor 4 and Downstream Effectors in Selected Cecal Cell Subpopulations of Chicks Resistant or Susceptible to Salmonella Carrier State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (1), pp.105-113. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (8), pp.3445-3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0043933911000092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00025-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652406v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a reduced set of single nucleotide polymorphisms for genetic evaluation of resistance to Salmonella carrier state in laying hens</w:t>
               </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (4), pp.731-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,571 +2379,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Ankra-Badu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (4), pp.825-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661082v1</w:t>
+                <w:t xml:space="preserve">hal-01129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129458v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Genetic control of resistance to salmonellosis and to Salmonella carrier-state in fowl: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vignoles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, online (april), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129412v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of resistance to salmonellosis and to Salmonella carrier-state in fowl: a review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Ankra-Badu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663835v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,77 +3200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina A Ankra-Badu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Shriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t>
@@ -3425,64 +3425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière avicole française à l'horizon 2025. Une prospective INRA-ITAVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,103 +3533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL for several metabolic traits map to loci controlling growth and body composition in an F2 intercross between high- and low-growth chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (3), pp.241-249. </w:t>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Salmonella carrier state: selection may be efficient but response depends on animal's age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des possibilités de réduction, par voie génétique, du risque de portage de salmonelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,64 +4056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du portage des salmonelles chez les animaux de rente : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,77 +4172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken meat quality : genetic variability and relationship with growth and muscle characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,986 +4300,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior in a salmonella infection model.</w:t>
+                <w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Prevost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Magal</w:t>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.513-528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660737v1</w:t>
+                <w:t xml:space="preserve">hal-00894600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t>
+                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Sellier</w:t>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (5), pp.513-528</w:t>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.12-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894600v1</w:t>
+                <w:t xml:space="preserve">hal-02657856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.12-24</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.513-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657856v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Estimations of repeatability and heritability of egg albumen antimicrobial activity and of lysozyme and ovotransferrin concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Laure Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (5), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660701592367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662011v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (155), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653528v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations of repeatability and heritability of egg albumen antimicrobial activity and of lysozyme and ovotransferrin concentrations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic behavior in a salmonella infection model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Michel</w:t>
+                <w:t xml:space="preserve">Kevin Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Magal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (5), pp.559-566. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660701592367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp:2008008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454001v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur le bien-être animal : buts, méthodologie et finalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Interactions between the naked neck gene, sex, and fluctuating ambient temperature on heat tolerance, growth, body composition, meat quality, and sensory analysis of slow growing meat-type broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.3-10</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 110, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656835v1</w:t>
+                <w:t xml:space="preserve">hal-02659021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the naked neck gene, sex, and fluctuating ambient temperature on heat tolerance, growth, body composition, meat quality, and sensory analysis of slow growing meat-type broilers</w:t>
+                <w:t xml:space="preserve">Les recherches sur le bien-être animal : buts, méthodologie et finalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 110, pp.33-45</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02659021v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
               </w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,579 +5531,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maps in quail (Coturnix japonica) confirm the high degree of synteny conservation with chicken (Gallus gallus) despite 35 millions years of divergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relationship between feed conversion ratio, growth curve and body composition in slow-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (101), 18 p</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (3), pp.273-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660914v1</w:t>
+                <w:t xml:space="preserve">hal-02657161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between feed conversion ratio, growth curve and body composition in slow-growing chickens.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated maps in quail (Coturnix japonica) confirm the high degree of synteny conservation with chicken (Gallus gallus) despite 35 millions years of divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Inoue-Murayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Miwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (3), pp.273-280</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (101), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657161v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salmonella carrier-state in hens : study of host resistance by a gene expression approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nadaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Debut</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunel</w:t>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, suppl., ., pp.247-248</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.1308-1314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654551v1</w:t>
+                <w:t xml:space="preserve">hal-02659953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella carrier-state in hens : study of host resistance by a gene expression approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Sadeyen</w:t>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+                <w:t xml:space="preserve">Veronique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.1308-1314</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, suppl., ., pp.247-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659953v1</w:t>
+                <w:t xml:space="preserve">hal-02654551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of Salmonella infection within industrial house hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 242 (3), pp.755-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6154,51 +6154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,103 +6253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome scan with AFLPtm markers to detect fearfulness-related QTLs in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.401-407. </w:t>
@@ -6393,333 +6393,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome scan for quantitative trait loci affecting the Salmonella carrier-state in the chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau &amp;quot;Génétique de l'adaptation et bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tilquin</w:t>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. Barrow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (5), pp.539-561</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (3), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677470v1</w:t>
+                <w:t xml:space="preserve">hal-02677394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau &amp;quot;Génétique de l'adaptation et bien-être animal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">A genome scan for quantitative trait loci affecting the Salmonella carrier-state in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">José Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (3), pp.257-262</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.539-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677394v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des recherches françaises en matière de bien-être animal: organisation et activités du réseau AGRI bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Larrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,389 +6764,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of adaptation and domestication in livestock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.D. Fisher</w:t>
+                <w:t xml:space="preserve">Behavioural and physiological responses of three chicken breeds to pre-slaughter shackling and acute heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.11.001⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660500303032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681392v1</w:t>
+                <w:t xml:space="preserve">hal-02679226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological responses of three chicken breeds to pre-slaughter shackling and acute heat stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Genetics of adaptation and domestication in livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660500303032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679226v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella carrier-state in chicken: comparison of expression of immune response genes between susceptible and resistant animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (14), pp.1278-1286</w:t>
@@ -7169,328 +7169,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the growth curve of Rous sarcoma virus-induced tumors in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Praharaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
+                <w:t xml:space="preserve">H. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mérat</w:t>
+                <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680692v1</w:t>
+                <w:t xml:space="preserve">hal-02671523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of the growth curve of Rous sarcoma virus-induced tumors in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Legout</w:t>
+                <w:t xml:space="preserve">N. Praharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petavy</w:t>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (9), pp.1479-1488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02671523v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et sélection avicoles : évolution des méthodes et des caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7528,64 +7528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et qualité du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau &amp;quot;Génétique de l'adaptation et bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,77 +7705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two candidate genes on the Salmonella carrier state in fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,90 +7830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Laure Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7949,480 +7949,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Changes in Salmonella enteritidis contamination in two layer lines vaccinated during the rearing period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">B. Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bosher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44, pp.827-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680531v1</w:t>
+                <w:t xml:space="preserve">hal-02678733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFLP linkage map of the japanese quail Coturnix japonica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670527v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Salmonella enteritidis contamination in two layer lines vaccinated during the rearing period.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">AFLP linkage map of the japanese quail Coturnix japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.559-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678733v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial correspondence analysis of fear-related behaviour traits in japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8464,77 +8464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8598,77 +8598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,103 +8732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of sexual size dimorphism in a natural population of Drosophila melanogaster: an isofemale-line approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (3), pp.79-88. </w:t>
@@ -8860,420 +8860,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Reliable ELISAs showing differences between resistant and susceptible lines in hens orally inoculated with Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Dibb-Füller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674562v1</w:t>
+                <w:t xml:space="preserve">hal-00902626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et adaptation des animaux d'élevage : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marissal-Avry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (5), pp.343-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2002.15.5.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable ELISAs showing differences between resistant and susceptible lines in hens orally inoculated with Salmonella Enteritidis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mike Dibb-Füller</w:t>
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.141-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00902626v1</w:t>
+                <w:t xml:space="preserve">hal-02674562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of susceptibility to Salmonella enteritidis infection in fowls and test of the role of the chromosome carrying the NRAMP1 gene</w:t>
               </w:r>
@@ -9393,77 +9393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La selezione sul peso, gli effetti collaterali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Avicoltura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 71, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9482,903 +9482,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic potential on the lysine requirement and economic results of simulated broiler flocks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.67-78</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674551v1</w:t>
+                <w:t xml:space="preserve">hal-02673001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681677v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
+                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
+              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673001v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effect of two candidate genes on a Salmonella carrier-state in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S21-S22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669384v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.H. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670194v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679977v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two candidate genes on a Salmonella carrier-state in chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maillary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S21-S22</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 37, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669554v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effects of genetic potential on the lysine requirement and economic results of simulated broiler flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.H. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669689v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of genetic potential on the lysine requirement and economic results of simulated broiler flocks</w:t>
               </w:r>
@@ -10468,90 +10468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10589,77 +10589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration génétique des critères qualitatifs en aviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10678,536 +10678,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic potential on the lysine requirement and economic results of simulated broiler flocks.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of anti-salmonella enteritidis antibodies in hen sera and egg yolks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.67-78</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42, pp.S35-S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670344v1</w:t>
+                <w:t xml:space="preserve">hal-02672352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of anti-Salmonella enteridis antibodies in hen sera and egg yolks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the genetic parameters of meat characteristics and of their genetic correlations with growth and body composition in an experimental broiler line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S35-S36</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80, pp.839-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675668v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of anti-salmonella enteritidis antibodies in hen sera and egg yolks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of anti-Salmonella enteridis antibodies in hen sera and egg yolks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Proux</w:t>
+                <w:t xml:space="preserve">E. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouy</w:t>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.S35-S36</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S35-S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672352v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the genetic parameters of meat characteristics and of their genetic correlations with growth and body composition in an experimental broiler line.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effects of genetic potential on the lysine requirement and economic results of simulated broiler flocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 80, pp.839-843</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670734v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le picage chez les oiseaux domestiques : revue bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31 (avril 2000), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11245,64 +11245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le picage chez les oiseaux domestiques: Revue bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11327,77 +11327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (4), pp.429-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11422,64 +11422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courbes de croissance chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (5), pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11504,64 +11504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par stimulation de la réponse des troupeaux de volailles aux apports d'acides aminés et de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (1), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11586,51 +11586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11684,307 +11684,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+                <w:t xml:space="preserve">H. Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696133v1</w:t>
+                <w:t xml:space="preserve">hal-02689948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rochambeau</w:t>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689948v1</w:t>
+                <w:t xml:space="preserve">hal-02696133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the build of genetic resistance an option ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, sp, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12003,307 +12003,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of growth curve parameters in male and female chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 40, pp.44-51</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 28 (2), pp.131-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687736v1</w:t>
+                <w:t xml:space="preserve">hal-02693392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of growth curve parameters in male and female chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Proux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Poivey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 28 (2), pp.131-135</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693392v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the build-up of genetic resistance an option ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 99, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12328,90 +12328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the genetic parameters of sexual dimorphism of body weight in 'label' chickens and Muscovy ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12430,342 +12430,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated heritability of the resistance to cecal carrier state of Salmonella enteritidis in chickens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast musle weight as well as on limited abdominal fat weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berthelot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 77, pp.797-801</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695363v1</w:t>
+                <w:t xml:space="preserve">hal-02686730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast musle weight as well as on limited abdominal fat weight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Estimated heritability of the resistance to cecal carrier state of Salmonella enteritidis in chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77, pp.797-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686730v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22°C or 32°C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12790,90 +12790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génétiques du dimorphisme sexuel du poids chez le poulet label et le canard de Barbarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12892,1015 +12892,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the resistance of four chicken lines to experimental intravenous infection with Salmonella enteritidis phage type 4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22øc or 32øc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Geraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 42 (3), pp.462-469</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697392v1</w:t>
+                <w:t xml:space="preserve">hal-02685902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated heritability of the resistance to cecal carrier state of Salmonella enteridis in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 77, pp.797-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22øc or 32øc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variability in the resistance of four chicken lines to experimental intravenous infection with Salmonella enteritidis phage type 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 42 (3), pp.462-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685902v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of hens divergently selected on the number of chicks obtained from a single insemination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast muscle weight as well as on limited abdominal fat weight.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Scheller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 114, pp.111-117</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684468v1</w:t>
+                <w:t xml:space="preserve">hal-02685565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast muscle weight as well as on limited abdominal fat weight.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Physiological responses of hens divergently selected on the number of chicks obtained from a single insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Scheller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 114, pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685565v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in frequency, level, and duration of cecal carriage between four outbred chicken lines infected orally with Salmonella enteritidis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+                <w:t xml:space="preserve">Partial conservation of the mammalian NRAMP1 syntenic group on chicken chromosome 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bumstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 41, pp.559-567</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.614-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693289v1</w:t>
+                <w:t xml:space="preserve">hal-02697922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial conservation of the mammalian NRAMP1 syntenic group on chicken chromosome 7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters of survival to the different stages of embryonic death in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kipi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8, pp.614-616</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76, pp.1193-1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697922v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of survival to the different stages of embryonic death in laying hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Differences in frequency, level, and duration of cecal carriage between four outbred chicken lines infected orally with Salmonella enteritidis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupuy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 76, pp.1193-1196</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 41, pp.559-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690227v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the genetic correlations between twisted legs and growth or conformation traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13938,103 +13938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in frequency, level, and duration of cecal carriage between four outbred chicken lines infected orally with Salmonella enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 41, pp.559-567</w:t>
@@ -14089,77 +14089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27, pp.371-383</w:t>
@@ -14214,77 +14214,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27, pp.371-375</w:t>
@@ -14339,77 +14339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27, pp.371-383</w:t>
@@ -14432,316 +14432,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line differences in resistance to Salmonella enteritidis PT4 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of the twisted legs syndrome in broiler chickens (meat-type chicken, unordered categorical trait, multinomial logistic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 37, pp.329-339</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (2), pp.177-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692027v1</w:t>
+                <w:t xml:space="preserve">hal-02683793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of the twisted legs syndrome in broiler chickens (meat-type chicken, unordered categorical trait, multinomial logistic transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Line differences in resistance to Salmonella enteritidis PT4 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (2), pp.177-195</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37, pp.329-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683793v1</w:t>
+                <w:t xml:space="preserve">hal-02692027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing on-farm infections through genetic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14796,51 +14796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of resistance to Salmonella enteritidis in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14908,64 +14908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of resistance of various poultry lines to infection by Salmonella enteritidis (genetic resistance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15283,51 +15283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of chronic interstitial nephropathy and its genetic relationships with laying intensity and body weight in Muscovy ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15335,51 +15335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73 (4), pp.823-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15529,51 +15529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of the duration of fertility in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 72, pp.193-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15598,77 +15598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various characteristics of duration of fertility in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15719,51 +15719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations de la prévalence et de l'héritabilité de la dyschondroplasie tibiale du dindon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15827,51 +15827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Henderson's method I and restricted maximum likelihood estimation of genetic parameters of reproductive traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 70, pp.1462-1468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15896,51 +15896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for estimating genetic parameters with reference to reproductive traits in domestic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 54, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15965,51 +15965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted maximum likelihood estimation of genetic parameters for the first three lactations in the Montbéliarde dairy cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 21 (4), pp.493-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16034,51 +16034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted maximum likelihood estimation of genetic parameters for the first three lactations in the Montbéliarde dairy cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 21 (4), pp.493-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16103,51 +16103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode du maximum de vraisemblance restreint (REML) à l’estimation des paramètres génétiques des trois premières lactations en race montbéliarde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 21 (4), pp.493-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16166,191 +16166,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted maximum likelihood estimation of genetic parameters for the first three lactations in the Montbéliarde dairy cattle breed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Restricted maximum likelihood (REML) estimation of genetic parameters for type traits in normande cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Regaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 21 (4), pp.493-506</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 23, pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489661v1</w:t>
+                <w:t xml:space="preserve">hal-02720005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted maximum likelihood (REML) estimation of genetic parameters for type traits in normande cattle breed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Restricted maximum likelihood estimation of genetic parameters for the first three lactations in the Montbéliarde dairy cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Regaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 23, pp.47-66</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21 (4), pp.493-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720005v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to benzimidazole of Haemonchus contortus utkalensis in sheep on Martinique.</w:t>
               </w:r>
@@ -16362,51 +16362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16515,51 +16515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16627,51 +16627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16778,51 +16778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -16989,51 +16989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17095,402 +17095,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000660v1</w:t>
+                <w:t xml:space="preserve">hal-01019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019113v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190264v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t>
               </w:r>
@@ -17502,51 +17502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17601,103 +17601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
@@ -17726,90 +17726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : Des recherches pour élaborer des stratégies de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17998,51 +17998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.452-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18067,64 +18067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18317,64 +18317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18436,312 +18436,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal model to describe the spread of Salmonella within a laying flock</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Poultry production in 2025: learning from future scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753736v1</w:t>
+                <w:t xml:space="preserve">hal-02752228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry production in 2025: learning from future scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A spatio-temporal model to describe the spread of Salmonella within a laying flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752228v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new QTL for resistance to Salmonella carrier-state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18766,77 +18766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18900,51 +18900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18963,428 +18963,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonellose en poulet et ovins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetical genomics for technological meat quality in chicken: targeted approach on a QTL affecting breast meat pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de réflexion sur les recherches communes des départements de Santé Animale et de Génétique Animale de l'Inra.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812485v1</w:t>
+                <w:t xml:space="preserve">hal-02751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salmonellose en poulet et ovins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
+              <w:t xml:space="preserve">Séminaire de réflexion sur les recherches communes des départements de Santé Animale et de Génétique Animale de l'Inra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730058v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetical genomics for technological meat quality in chicken: targeted approach on a QTL affecting breast meat pH.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751304v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESISAL Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19420,1217 +19420,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+                <w:t xml:space="preserve">SNP-assisted for resistance to Salmonella carrier-state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+                <w:t xml:space="preserve">P. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t>
+              <w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755298v1</w:t>
+                <w:t xml:space="preserve">hal-02754925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-assisted for resistance to Salmonella carrier-state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mariani</w:t>
+                <w:t xml:space="preserve">Resistance of mule ducks to salmonella carrier-state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kaiser</w:t>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">6. European Poultry Genetic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754925v1</w:t>
+                <w:t xml:space="preserve">hal-02755298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Sensibilité au portage asymptomatique de Salmonella enteritidis chez le canard mulard : modèle d'infection expérimentale et paramètres génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Prevost</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752859v1</w:t>
+                <w:t xml:space="preserve">hal-02757457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité au portage asymptomatique de Salmonella enteritidis chez le canard mulard : modèle d'infection expérimentale et paramètres génétiques</w:t>
+                <w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757457v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fravalo</w:t>
+                <w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753088v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula Tircazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au portage de salmonelles : faisabilité d'une sélection en aviculture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757985v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757963v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20685,77 +20685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation de salmonelles dans un troupeau de poules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20806,64 +20806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20899,402 +20899,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755621v1</w:t>
+                <w:t xml:space="preserve">hal-02815742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815742v1</w:t>
+                <w:t xml:space="preserve">hal-02816641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816641v1</w:t>
+                <w:t xml:space="preserve">hal-02755621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de lignées divergentes pour la résistance au portage de salmonelles</w:t>
               </w:r>
@@ -21319,51 +21319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21405,77 +21405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'un modèle mathématique dans la comparaison de l'efficacité de différentes stratégies de prévention sur la résistance au portage à Salmonella enteriditis chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21526,51 +21526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21619,881 +21619,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches utilisées pour la sélection de poulets résistants aux salmonelles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Des poules indemnes de salmonelles : le rôle de la sélection génétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Poitiers</w:t>
+              <w:t xml:space="preserve">Conférence faite au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rennes, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752792v1</w:t>
+                <w:t xml:space="preserve">hal-02813801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817327v1</w:t>
+                <w:t xml:space="preserve">hal-02814256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESISAL : Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection.</w:t>
+                <w:t xml:space="preserve">Innate immunity factors involved in resistance to intestinal carriage of Salmonella in birds, session Poster &amp;quot;Evolution of the immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+                <w:t xml:space="preserve">Jr Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Poitiers</w:t>
+              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755848v1</w:t>
+                <w:t xml:space="preserve">hal-02750926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunel</w:t>
+                <w:t xml:space="preserve">RESISAL : Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755456v1</w:t>
+                <w:t xml:space="preserve">hal-02755848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poules indemnes de salmonelles : le rôle de la sélection génétique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Approches utilisées pour la sélection de poulets résistants aux salmonelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence faite au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Rennes, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813801v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814256v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immunity factors involved in resistance to intestinal carriage of Salmonella in birds, session Poster &amp;quot;Evolution of the immune system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750926v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of chicken technological meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
@@ -22516,972 +22516,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814466v1</w:t>
+                <w:t xml:space="preserve">hal-02755644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755644v1</w:t>
+                <w:t xml:space="preserve">hal-02814466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interaction in slow growing chickens.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Innate immunity factors involved in resistance to intestinal carriage of Salmonella in birds, session 1 &amp;quot;From innate to adaptive immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jr Sadeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816264v1</w:t>
+                <w:t xml:space="preserve">hal-02751605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immunity factors involved in resistance to intestinal carriage of Salmonella in birds, session 1 &amp;quot;From innate to adaptive immunity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interaction in slow growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751605v1</w:t>
+                <w:t xml:space="preserve">hal-02816264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses à différents stress chez des poulets de génotype à croissance rapide ou lente</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host defence factors involved in resistance to intestinal carriage of Salmonella in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Couty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Rémy Sadeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès 2005 de la Société Française d'Immunologie et du Club Francophone des Cellules Dendritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760985v1</w:t>
+                <w:t xml:space="preserve">hal-02759556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759206v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la qualité de la viande en relation avec les caractéristiques du muscle et la réponse au stress dans une lignée lourde de poulet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse génétique de la survie des volailles en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762719v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host defence factors involved in resistance to intestinal carriage of Salmonella in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponses à différents stress chez des poulets de génotype à croissance rapide ou lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rémy Sadeyen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Garreau-Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2005 de la Société Française d'Immunologie et du Club Francophone des Cellules Dendritiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759556v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quantitative trait loci for fatness and breast meat yield in a novel resource population of broiler chickens</w:t>
               </w:r>
@@ -23506,64 +23506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Conference Plant and Animal Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, San Diego, United States</w:t>
@@ -23592,103 +23592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL contrôlant la sensibilité à la peur de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
@@ -23717,64 +23717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for increased resistance to Salmonella carrier-state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23836,631 +23836,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interaction on growth curve in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t>
+              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758793v1</w:t>
+                <w:t xml:space="preserve">hal-02761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella carrier state in fowls: study of host resistance mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+                <w:t xml:space="preserve">Molecular approaches to disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congress of the ISAH (International Society for Animal Hygiene)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758606v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interaction on growth curve in chicken</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Between line variability of chicken technological meat quality in relation with pre-slaughter schakling stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Forum de l'Ecole Doctorale Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761480v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between line variability of chicken technological meat quality in relation with pre-slaughter schakling stress.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Génétique quantitative et séléction: évolution des méthodes et des caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Ecole Doctorale Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Sciences</w:t>
+              <w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759419v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to disease resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Salmonella carrier state in fowls: study of host resistance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Sadeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the ISAH (International Society for Animal Hygiene)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758863v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and physiological responses to physical pre-slaughter stress in three chicken genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24522,316 +24522,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gentoype by environment interaction on growth curve in chicken.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Lydie N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Istambul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760078v1</w:t>
+                <w:t xml:space="preserve">hal-02761595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentoype by environment interaction on growth curve in chicken.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavorioural and physiological responses of three chicken genotypes to pre-slaughter shackling stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Istambul</w:t>
+              <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761595v1</w:t>
+                <w:t xml:space="preserve">hal-02760078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et qualité du poulet de chair et des ufs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24869,90 +24869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Laure Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24994,51 +24994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique quantitative et sélection : évolution des méthodes et des caractères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25076,90 +25076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de la défense anti-infectieuse entre poulet résistants et sensibles à l'infection par Salmonella Enteriditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25214,77 +25214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25339,77 +25339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25464,90 +25464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Salmonella enteritidis contamination in two layer lines vaccinated during the rearing period.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 Spring Meeting of the WPSA French Branch.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Inconnu</w:t>
@@ -25589,90 +25589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'une contamination par Salmonella enteritidis chez deux lignées de pondeuses vaccinées en période d'élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tours, France</w:t>
@@ -25714,64 +25714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between line variability of chicken technological meat quality under different pre-slaughter conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25826,90 +25826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sélection de poules produisant des oeufs de meilleure qualité bactériologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Laure Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25945,484 +25945,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Genetic variability of the albumen anti-microbial activity of hens' eggs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Laure Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761902v1</w:t>
+                <w:t xml:space="preserve">hal-02764135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Salmonella enteritidis contamination in two layer lines vaccinated during the rearing period.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le genotype et le stress avant abattage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nagard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762268v1</w:t>
+                <w:t xml:space="preserve">hal-02761902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the albumen anti-microbial activity of hens' eggs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+                <w:t xml:space="preserve">Evolution of a Salmonella enteritidis contamination in two layer lines vaccinated during the rearing period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764135v1</w:t>
+                <w:t xml:space="preserve">hal-02762268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ploufragan, 5 p</w:t>
@@ -26445,497 +26445,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular approaches to disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831714v1</w:t>
+                <w:t xml:space="preserve">hal-02758838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of selection for a high body weight in broilers: growth curve and behaviour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">49e Convegno della Associazione Scientifica di Avicoltura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Forli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761825v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to disease resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of genetic evaluation models for a binary trait: a simulation study in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758838v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for a high body weight in broilers: growth curve and behaviour.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Convegno della Associazione Scientifica di Avicoltura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Forli, France</w:t>
+              <w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758819v1</w:t>
+                <w:t xml:space="preserve">hal-02761825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of growth curve in chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26973,64 +26973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27079,204 +27079,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761838v1</w:t>
+                <w:t xml:space="preserve">hal-02762465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
@@ -27299,631 +27325,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Résistance au portage de salmonelles chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">2. Réunion du groupe GRAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762465v1</w:t>
+                <w:t xml:space="preserve">hal-02762378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage des anticorps anti-salmonella enterididis dans le sérum et le vitellus de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764393v1</w:t>
+                <w:t xml:space="preserve">hal-02829728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dépistage des anticorps anti-salmonella enterididis dans le sérum et le vitellus de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762410v1</w:t>
+                <w:t xml:space="preserve">hal-02764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au portage de salmonelles chez la poule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion du groupe GRAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762378v1</w:t>
+                <w:t xml:space="preserve">hal-02762410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829728v1</w:t>
+                <w:t xml:space="preserve">hal-02761838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au portage de salmonelles chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27974,64 +27974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique des données d'éclosivité sous l'angle des caractères discrets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28050,480 +28050,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Retaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759687v1</w:t>
+                <w:t xml:space="preserve">hal-02764206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of anti-salmonella enteritidis antibodies in hen sera and egg yolks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Inconnu</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833337v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation conjointe des paramètres génétiques des troubles locomoteurs et des performances de croissance chez le canard de Barbarie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of anti-salmonella enteritidis antibodies in hen sera and egg yolks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764206v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 Spring Meeting of the WPSA French Branch.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28548,103 +28548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française de Microbiologie, Les micro-organismes des aliments : comment les détecter ? Comment les maîtriser ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, pp.Inconnu</w:t>
@@ -28673,103 +28673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to Salmonella carrier state in poultry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal</w:t>
@@ -28792,528 +28792,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Etude génétique de critères de qualité technologique de la viande chez le poulet de type chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765018v1</w:t>
+                <w:t xml:space="preserve">hal-02769771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic control of sexual dimorphism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Retailleau</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Proceedings, FortyEighth Annual National Breeders Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767514v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude génétique de critères de qualité technologique de la viande chez le poulet de type chair.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769771v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of sexual dimorphism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, FortyEighth Annual National Breeders Roundtable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Proceedings</w:t>
+              <w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765552v1</w:t>
+                <w:t xml:space="preserve">hal-02765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génétiques des troubles locomoteurs dans une souche de canard de Barbarie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, SaintMalo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29338,51 +29338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological studies on the duration of fertile period in fowl hens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29414,325 +29414,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude génétique de critères de qualité technologique de la viande chez le poulet de type chair</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la recherche avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Poultry genetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765876v1</w:t>
+                <w:t xml:space="preserve">hal-02765987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Etude génétique de critères de qualité technologique de la viande chez le poulet de type chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry genetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t>
+              <w:t xml:space="preserve">3. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765987v1</w:t>
+                <w:t xml:space="preserve">hal-02765876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dimorphisme sexuel de la courbe de croissance par gibbs sampling chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la recherche avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t>
@@ -29774,64 +29774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles locomoteurs des volailles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29869,51 +29869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29921,51 +29921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée technique SASSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29990,51 +29990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated heritabilities of different measures of resistance to Salmonella enteritidis in fowls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30042,51 +30042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress on genetics applied to livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
@@ -30115,64 +30115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of leg disorders in Muscovy ducks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desnoues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30210,103 +30210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritabilité de la résistance génétique au portage de Salmonella enteritidis dans les caeca de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
@@ -30335,90 +30335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on sélectionner des souches résistantes à la chaleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30437,769 +30437,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes de résistance aux salmonelloses aviaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of leg disorders in Muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gènes de résistance aux maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
+              <w:t xml:space="preserve">11. European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770935v1</w:t>
+                <w:t xml:space="preserve">hal-02765036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of leg disorders in Muscovy ducks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella enteritidis chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765036v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella enteritidis chez le poulet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Gènes de résistance aux salmonelloses aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">Gènes de résistance aux maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771432v1</w:t>
+                <w:t xml:space="preserve">hal-02770935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of cecal Salmonella enteritidis carrier state in chickens: Bacteriological, genetic and immunological data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic relationships between twisted legs and growth or conformation traits in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">12. AVIAGEN symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770675v1</w:t>
+                <w:t xml:space="preserve">hal-02769638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral immune response and vaccination against Salmonella of chickens and pigeons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Barrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Proceedings, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between twisted legs and growth or conformation traits in broiler chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Model of cecal Salmonella enteritidis carrier state in chickens: Bacteriological, genetic and immunological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. AVIAGEN symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769638v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique à l'infection par les salmonelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31241,90 +31241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral immune response and vaccination against Salmonella of chickens and pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Barrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31343,208 +31343,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella enteritidis chez le poulet.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770742v1</w:t>
+                <w:t xml:space="preserve">hal-02769422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de détection des gènes contrôlant les caractères quantitatifs (QTL) à l'aide de marqueurs moléculaires et leur utilisation en aviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31576,1200 +31576,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude génétique du dimorphisme sexuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée technique SASSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Talmont St Hilaire, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767974v1</w:t>
+                <w:t xml:space="preserve">hal-02768700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Guillot</w:t>
+                <w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella enteritidis chez le poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">Proceedings, Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768700v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance to mortality of day-old chicks and carrier-state of hens after inoculation with Salmonella enteritidis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Etude génétique du dimorphisme sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Proceedings</w:t>
+              <w:t xml:space="preserve">9. Journée technique SASSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Talmont St Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769422v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in colonization of caeca by Salmonella enteritidis between four chicken lines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pardon</w:t>
+                <w:t xml:space="preserve">Genetic control of resistance to Salmonella enteritidis in chicken.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès International d'Ecologie et Pathologie microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839475v1</w:t>
+                <w:t xml:space="preserve">hal-02837839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of experimental carrier state of Salmonella enteriditis in four chick lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Comparaison du portage de Salmonella enteritidis par quatre lignées de poules inoculées par voies orale et intraveineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Section de microbiologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769998v1</w:t>
+                <w:t xml:space="preserve">hal-02768740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of twisted leg syndrome in broiler chickens.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of resistance to Salmonella enteritidis in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Poultry breeders roundtable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Denmark</w:t>
+              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764678v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of resistance to Salmonella enteritidis in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Differences in colonization of caeca by Salmonella enteritidis between four chicken lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès International d'Ecologie et Pathologie microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767860v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du portage de Salmonella enteritidis par quatre lignées de poules inoculées par voies orale et intraveineuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of twisted leg syndrome in broiler chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section de microbiologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">2. European Poultry breeders roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768740v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of resistance to Salmonella enteritidis in chicken.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+                <w:t xml:space="preserve">Comparison of experimental carrier state of Salmonella enteriditis in four chick lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducher-Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837839v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of experimental carrier state of Salmonella enteritidis in four chick lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth World's Poultry Congress, New Delhi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, India, France</w:t>
@@ -32850,51 +32850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Louis Pasteur sur les Maladies Infectieuses, Génétique de la sensibilité aux maladies infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t>
@@ -32923,90 +32923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique des volailles à Salmonella enteritidis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33042,527 +33042,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance de différentes souches aviaires à l'infection et au portage de Salmonella enteridis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Polymorphisms for putative genetic markers of a chicken Salmonella resistance gene equivalent to the mouse Ity gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Protais</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Angers, France</w:t>
+              <w:t xml:space="preserve">4ème Symposium International d'Immunologie Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Davis, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773284v1</w:t>
+                <w:t xml:space="preserve">hal-02845350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms for putative genetic markers of a chicken Salmonella resistance gene equivalent to the mouse Ity gene.</w:t>
+                <w:t xml:space="preserve">Cinétique d'infection par Salmonella enteriditis inoculée par voie intraveineuse sur quatre lignées de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.F. Guillot</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium International d'Immunologie Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Davis, 1 p</w:t>
+              <w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845350v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique au portage de Salmonella enteriditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Gènes de résistance aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d'infection par Salmonella enteriditis inoculée par voie intraveineuse sur quatre lignées de poulets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Etude de la résistance de différentes souches aviaires à l'infection et au portage de Salmonella enteridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Tours, France</w:t>
+              <w:t xml:space="preserve">1. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773569v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisms for putative genetic markers of a chicken Salmonella resistance gene equivalent to the mouse ITY gene</w:t>
               </w:r>
@@ -33574,77 +33574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girard-Santosuosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International veterinary immunology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Davis, United States</w:t>
@@ -33673,90 +33673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance génétique au portage de Salmonella enteritidis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33792,721 +33792,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of resistance of poultry lines to inoculation by Salmonella enteritidis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la colonisation des caeca par Salmonella enteritidis chez quatre lignées de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Bellatif</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">meeting, Prevention and control of potentially pathogenic microorganisms in poultry and poultry meat processing. 14. Hygiene in the poultry production chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Dublin</w:t>
+              <w:t xml:space="preserve">Colloque Mécanismes de colonisation et d'invasion de la barrière gastro-intestinale par les bactéries pathogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773955v1</w:t>
+                <w:t xml:space="preserve">hal-02849226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la colonisation des caeca par Salmonella enteritidis chez quatre lignées de poulet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Projet &amp;quot;Gènes de résistance aux salmonelloses aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mécanismes de colonisation et d'invasion de la barrière gastro-intestinale par les bactéries pathogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">AIP gènes de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849226v1</w:t>
+                <w:t xml:space="preserve">hal-02773567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet &amp;quot;Gènes de résistance aux salmonelloses aviaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparison of resistance of different poultry lines to intramuscular or oral inoculation by Salmonella enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP gènes de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Scientific report of a collaborative research program, Agrobio : hygiene des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773567v1</w:t>
+                <w:t xml:space="preserve">hal-02846592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of resistance of different poultry lines to intramuscular or oral inoculation by Salmonella enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Portage de Salmonella enteritidis par quatre lignées de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Bellatif</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific report of a collaborative research program, Agrobio : hygiene des aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">AIP génes de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846592v1</w:t>
+                <w:t xml:space="preserve">hal-02776192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portage de Salmonella enteritidis par quatre lignées de poulet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparison of resistance of poultry lines to inoculation by Salmonella enteritidis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP génes de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">meeting, Prevention and control of potentially pathogenic microorganisms in poultry and poultry meat processing. 14. Hygiene in the poultry production chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Dublin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776192v1</w:t>
+                <w:t xml:space="preserve">hal-02773955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of resistance of poultry lines to inoculation by Salmonella enteriditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34548,103 +34548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la colonisation des caeca par Salmonella enteriditis chez quatre lignees de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Paris, France</w:t>
@@ -34673,77 +34673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des objectifs des methodes de l'organisation et des resultats de la selection animale depuis 25 ans chez les volailles et le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees A.F.Z. de printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34794,64 +34794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des régions sud-Europe-Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34876,64 +34876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resistance to Salmonella in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35001,51 +35001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic interstitial nephropathy in breeding female muscovy ducks: estimation of heritability and genetic correlation with laying intensity and body weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35053,51 +35053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World's poultry congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35372,51 +35372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for estimating genetic parameters with reference to reproductive traits in domestic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of fertility in domestic birds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35486,51 +35486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35624,51 +35624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome wide association analysis confirms a complex, polygenic determinism of resistance to [i]Salmonella[/i] carrier-state in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35861,103 +35861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile of enterocytes purified from two lines of chicken during the &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Malo, France. 2013</w:t>
@@ -35986,77 +35986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36124,90 +36124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t>
@@ -36262,64 +36262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36393,77 +36393,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Larrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36494,51 +36494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance chez la poule à Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36556,103 +36556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to salmonella carrier state in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -36706,90 +36706,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Integrated Studies to Elucidate Potential Benefits from Genetic Resistance to Salmonella Carrier State in Fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36849,51 +36849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Integrated Studies to Elucidate Potential Benefits from Genetic Resistance to Salmonella Carrier State in Fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36970,64 +36970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for disease resistance: conventional breeding for resistance to bacteria and viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37078,64 +37078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for disease resistance: conventional breeding for resistance to bacteria and viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37218,231 +37218,231 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière avicole française à l'horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA; ITAVI. 2009, 89 p</w:t>
+              <w:t xml:space="preserve">[0] INRA; ITAVI. 2009, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151294v1</w:t>
+                <w:t xml:space="preserve">hal-03151297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière avicole française à l'horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA; ITAVI. 2009, 7 p</w:t>
+              <w:t xml:space="preserve">[0] INRA; ITAVI. 2009, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151297v1</w:t>
+                <w:t xml:space="preserve">hal-03151294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -37460,64 +37460,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de base de génétique et sélection. Application à l'aviculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37704,51 +37704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814001848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a2ws-aq47" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110822967" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-198" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0600-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA7A9EF654483DA6362D97F4DC88109B03C16E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magdelaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2010.23.5.3315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pr&#233;vost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Laure Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701592367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Sadeyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Barrow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Fisher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBNQR0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Sadeyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680343v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670527v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678733v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Avry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2002.15.5.3713" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dibb-F&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girard-Santosuosso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669689v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclercq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670344v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675668v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672352v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670734v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lescure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698550v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693926v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescure" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696133v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689948v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683736v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693392v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684106v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poivey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695363v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686730v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697392v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691242v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684468v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Scheller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690227v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kipi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685143v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouline" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685514v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696583v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellatif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellatif" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besbes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tavernier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707090v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699785v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703837v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleury" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delavigne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701534v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490118v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718531v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720005v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743182v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748679v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753736v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752228v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750500v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812345v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751304v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754664v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757457v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751845v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755075v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816857v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chbab" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osterrieder" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752792v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755456v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813801v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750926v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Sadeyen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754229v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816264v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751605v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760985v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garreau-Mills" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759556v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;my Sadeyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758606v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761480v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. N'Dri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759419v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761595v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828803v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827201v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830165v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762440v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boscher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760897v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762268v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764135v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831704v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758819v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825839v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763403v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762465v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764393v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762410v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762378v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759373v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833337v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834526v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvat" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764663v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765552v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769782v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765876v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771130v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771751v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768420v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768292v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771407v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765036v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desnoues" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770675v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766094v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barrow" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769638v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769354v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767687v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770742v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767974v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Abbadie" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768700v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769422v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839475v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769998v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher-Suchaux" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764678v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767860v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768740v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837839v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769348v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839783v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840142v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773284v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monpart" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845350v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773569v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773285v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773955v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849226v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773567v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846592v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776192v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773370v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776731v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776567v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reffay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775148v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774027v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775292v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775005v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776951v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845147v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749123v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828695v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828041v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839468v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803343v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2470" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683786v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30416" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830141v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flock" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151294v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151297v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795852v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814001848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a2ws-aq47" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110822967" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-198" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000092" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0600-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA7A9EF654483DA6362D97F4DC88109B03C16E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaiser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magdelaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2010.23.5.3315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Protais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pr&#233;vost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Laure Vidal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701592367" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659021v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Sadeyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Barrow" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Fisher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBNQR0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Sadeyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680343v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dibb-F&#252;ller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Avry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2002.15.5.3713" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678977v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girard-Santosuosso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669554v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670194v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681677v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674551v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclercq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670344v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lescure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698550v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693926v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescure" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696133v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683736v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693392v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684106v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poivey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695363v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684567v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685902v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685565v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Scheller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697922v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kipi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693289v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685143v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouline" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685514v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683793v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696583v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellatif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellatif" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besbes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tavernier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707090v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699785v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703837v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleury" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delavigne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701534v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490118v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718531v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489661v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743182v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748679v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752228v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753736v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750500v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812345v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751304v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812485v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754664v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751845v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752607v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755075v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816857v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chbab" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osterrieder" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813801v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750926v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Sadeyen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755848v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752792v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755456v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754229v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814466v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751605v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816264v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759556v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;my Sadeyen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759206v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760985v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garreau-Mills" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760058v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761480v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. N'Dri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758863v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759419v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758793v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758606v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826692v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828803v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760115v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827201v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830165v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762440v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boscher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760897v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764135v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762268v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831704v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758838v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758819v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831714v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825839v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762465v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763403v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762378v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764393v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762410v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761838v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759373v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762604v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764206v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retaillaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833337v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827766v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834526v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvat" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764663v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769771v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765552v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767514v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770276v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769782v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765876v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771130v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771751v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769382v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768420v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768292v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771407v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765036v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desnoues" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771432v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770935v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769638v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766094v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barrow" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770675v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769354v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767687v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769422v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768700v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770742v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767974v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Abbadie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837839v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768740v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767860v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839475v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764678v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769998v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducher-Suchaux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769348v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839783v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840142v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845350v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773569v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773568v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773284v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monpart" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773285v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848353v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849226v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773567v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846592v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776192v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773955v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773370v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776731v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776567v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reffay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775148v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774027v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775292v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775005v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776951v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845147v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749123v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828695v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828041v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839468v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803343v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2470" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683786v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30416" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830141v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flock" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151297v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151294v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795852v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>