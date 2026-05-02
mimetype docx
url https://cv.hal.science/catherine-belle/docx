--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 32 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202503250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -454,295 +454,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Faure</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Min Ng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Khettabi</w:t>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647838v1</w:t>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">Yi Min Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Lyna Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into non-covalent interactions in dicopper(II,II) complexes bearing a naphthyridine scaffold: an anion-dictated electrochemistry</w:t>
               </w:r>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1260,51 +1260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting HOPNO-dicopper center interaction to development of inhibitors for human tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Carotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditopic Chelators of Dicopper Centers for Enhanced Tyrosinases Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,321 +1509,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Coumarins Reduction: NaBH 4 /MeOH versus Nickel Boride Generated In Situ .</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of unsymmetrical 1,8-naphthyridine-based ligands for the assembly of tri-and tetra-nuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Moulinet d'Hardemare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202004038⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (39), pp.16713-16720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ02776F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260569v1</w:t>
+                <w:t xml:space="preserve">hal-02976843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of unsymmetrical 1,8-naphthyridine-based ligands for the assembly of tri-and tetra-nuclear copper(II) complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Exploring Coumarins Reduction: NaBH 4 /MeOH versus Nickel Boride Generated In Situ .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Flot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amaury Moulinet d'Hardemare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (39), pp.16713-16720. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (46), pp.14735-14740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NJ02776F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976843v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-valence CuIICuIII species in action: demonstration of aliphatic C–H bond activation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Alfred Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,207 +2266,219 @@
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Carotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.55 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.6b00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2475,306 +2487,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc A Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,3171 +2795,3171 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (27), pp.3033 - 3047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1568026616666160216160112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lightbody</w:t>
+                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652187v1</w:t>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bubacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (3), pp.308 - 310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CC47469K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiomethyl Substituted Dicopper Complexes: Attempts to Reproduce the Asymmetry of the Active Site from Type 3 Copper Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 639 (8-9, SI), pp.1477-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/zaac.201300059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsymmetrical binding modes of the HOPNO inhibitor of tyrosinase: from model complexes to the enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bubacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (11), pp.3655-3664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201202643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile effects of aurone structure on mushroom tyrosinase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.559 - 565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.201100716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (15), pp.5395-5402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm200242p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00618322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (9), pp.4330 - 4335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The versatile binding mode of transition-state analogue inhibitors of tyrosinase towards dicopper(II) model complexes: experimental and theoretical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.13482 - 13494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201100665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durot Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamet Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (17), pp.7832-7840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and redox properties in thioether-based (N/S) copper(II/I) complexes: Experimental and theoretical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 362 (7), pp.2321 - 2326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19F NMR: An underused efficient probe for paramagnetic metal centers in bioinorganic solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 253 (7-8), pp.963 - 976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tools for mechanistic studies related to catechol oxidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency EPR and redox reactivity investigations of a bis(µ-thiolato)-dicopper(II,II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (25), pp.10355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unprecedented bridging phenoxyl radical in dicopper(II) complexes: Evidence for an S = 3/2 spin state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ange.200590006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Thioether-Based (N2S2)Copper(II/I) Complex Exhibiting a High Redox Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (13), pp.2452-2457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200300073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodinuclear Cu(II)Zn(II) complexes: 19F NMR as a versatile tool to control the synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 333 (1), pp.144-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(02)00770-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Binding in Catechol Oxidase Activity: Biomimetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (15), pp.3983-3989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic025599d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicopper(II) Complexes of H-BPMP-Type Ligands: pH-Induced Changes of Redox, Spectroscopic ( 19 F NMR Studies of Fluorinated Complexes), Structural Properties, and Catecholase Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (3), pp.479-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic010534g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Controlled Change of the Metal Coordination in a Dicopper(II) Complex of the Ligand H−BPMP: Crystal Structures, Magnetic Properties, and Catecholase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (16), pp.3526-3536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic991450z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,311 +5969,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Modulation de l’activité de la tyrosinase humaine (hTy), enzyme clef de la mélanogénèse : une approche bio-inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque du GDR Cosm'actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired copper complexes: from homogeneous to heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium in BioInorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Streptomyces tyrosinase reaction mechanism: a dynamic QM/MM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,495 +6288,495 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USQBP President's Metting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Bio-inspired dicopper species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asian Biological Inorganic Chemistry (AsBIC 10 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Insights into mono-oxidized dicopper(II) species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Quantum Bioinorganic Chemistry Conference (QBIC-V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigations of type 3 copper enzymes: from model complexes to insights into inhibition mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle du " Club Metalloprotéines et Modèles "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF THE CALIX[4]ARENE PLATFORM TO ELABORATE NEW REDOX MOLECULAR SWITCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Darbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00350927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6774,78 +6786,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Analogue Molecules as Mechanistic Tools and Inhibitors for Tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,192 +6879,192 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.45-80, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811269493_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosinases: Enzymes, Models and Related Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Bijelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. M. Kadish, R.Guilard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series on Chemistry, Energy and the environment: Bioinspired chemistry, from enzymes to synthetic models, Volume 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.155-183, 2019, ISBN: 978-981-3274-40-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274440_0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7120,51 +7132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4BA4CF1"/>
+    <w:nsid w:val="AD55674C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7351,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6656-9174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033490651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Olivotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04438169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC06264C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03855499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoulinh Chanthavong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Angles-Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2022.112065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03937610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03260569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202004038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02976843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02776F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JX8HDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudecoeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100716" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR22KZQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03T0T7LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.10.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSK5JS5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;guin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4W3P1N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.10.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62D42HXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200590006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6PF6SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300073" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50QVDK3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00770-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG841TQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025599d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGRN63PK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beguin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010534g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KW6R901-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic991450z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6J7P2QW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04889657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04846048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653624v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350927v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnamour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02165150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Bijelic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rompel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6656-9174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033490651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Olivotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04438169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC06264C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03855499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoulinh Chanthavong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Angles-Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2022.112065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03937610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02976843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02776F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03260569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202004038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JX8HDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudecoeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100716" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR22KZQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100665" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03T0T7LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSK5JS5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.06.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4W3P1N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.10.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62D42HXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200590006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6PF6SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300073" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50QVDK3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00770-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG841TQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025599d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGRN63PK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918227v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beguin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010534g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KW6R901-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic991450z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6J7P2QW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04889657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04846048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653624v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnamour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02165150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Bijelic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rompel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>