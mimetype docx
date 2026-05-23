--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,282 +333,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+                <w:t xml:space="preserve">Copper‑oxygen adducts as reactive species for CH bond activation and oxygen reduction/evolution reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Aswin Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+                <w:t xml:space="preserve">Sunita Birara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalil Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.218032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538168v1</w:t>
+                <w:t xml:space="preserve">hal-05626977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Reglier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+                <w:t xml:space="preserve">hal-05538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
               </w:r>
@@ -620,64 +620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Min Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -722,5244 +722,5378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into non-covalent interactions in dicopper(II,II) complexes bearing a naphthyridine scaffold: an anion-dictated electrochemistry</w:t>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC06264C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438169v1</w:t>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Variations within Binuclear Copper Dioxygen-Derived (Hydro)Peroxo and Superoxo Species; Influences upon Thermodynamic and Electronic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into non-covalent interactions in dicopper(II,II) complexes bearing a naphthyridine scaffold: an anion-dictated electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Kumar Hota</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c14422⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC06264C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620656v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted dinuclear zinc complexes for selective recognition of phosphatidylserine: Application to the capture of extracellular membrane microvesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination Variations within Binuclear Copper Dioxygen-Derived (Hydro)Peroxo and Superoxo Species; Influences upon Thermodynamic and Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Kumar Hota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anex Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+                <w:t xml:space="preserve">Sanjib Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoulinh Chanthavong</w:t>
+                <w:t xml:space="preserve">Eleanor Dunietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Angles-Cano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Dejeu</w:t>
+                <w:t xml:space="preserve">Austin Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2022.112065⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13066-13082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c14422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855499v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrical and Unsymmetrical Dicopper Complexes Based on Bis-Oxazoline Units: Synthesis, Spectroscopic Properties and Reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafted dinuclear zinc complexes for selective recognition of phosphatidylserine: Application to the capture of extracellular membrane microvesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoulinh Chanthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Isaac</w:t>
+                <w:t xml:space="preserve">Eduardo Angles-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Jerôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11080332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, pp.112065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2022.112065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186397v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting HOPNO-dicopper center interaction to development of inhibitors for human tyrosinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetrical and Unsymmetrical Dicopper Complexes Based on Bis-Oxazoline Units: Synthesis, Spectroscopic Properties and Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Faure</w:t>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Carotti</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115090⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11080332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937610v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Chelators of Dicopper Centers for Enhanced Tyrosinases Inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Exploiting HOPNO-dicopper center interaction to development of inhibitors for human tyrosinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Challali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Marcello Carotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004695⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248, pp.115090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173336v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of unsymmetrical 1,8-naphthyridine-based ligands for the assembly of tri-and tetra-nuclear copper(II) complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Ditopic Chelators of Dicopper Centers for Enhanced Tyrosinases Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Flot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Lylia Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ02776F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (13), pp.4384-4393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976843v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Coumarins Reduction: NaBH 4 /MeOH versus Nickel Boride Generated In Situ .</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of unsymmetrical 1,8-naphthyridine-based ligands for the assembly of tri-and tetra-nuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202004038⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (39), pp.16713-16720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ02776F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260569v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-valence CuIICuIII species in action: demonstration of aliphatic C–H bond activation at room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Coumarins Reduction: NaBH 4 /MeOH versus Nickel Boride Generated In Situ .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Moulinet d'Hardemare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC04422A⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (46), pp.14735-14740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-valence CuIICuIII species in action: demonstration of aliphatic C–H bond activation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-T. Mansour</w:t>
+                <w:t xml:space="preserve">James Alfred Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">Amélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (84), pp.12711-12714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC04422A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089370v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">A. Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Isaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (29), pp.9665-9676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048061v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12364-12375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01639590v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Carotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
+                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.6b00369⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617843v1</w:t>
+                <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">2-Hydroxypyridine- N -oxide-Embedded Aurones as Potent Human Tyrosinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Marc Carotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.55 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.6b00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624535v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475746v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc A Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1568026616666160216160112⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01644550v1</w:t>
+                <w:t xml:space="preserve">hal-01475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (27), pp.3033 - 3047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1568026616666160216160112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652187v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Bubacco</w:t>
+                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (3), pp.308 - 310. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CC47469K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652349v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiomethyl Substituted Dicopper Complexes: Attempts to Reproduce the Asymmetry of the Active Site from Type 3 Copper Enzymes</w:t>
+                <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Rammal</w:t>
+                <w:t xml:space="preserve">Constance Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+                <w:t xml:space="preserve">Luigi Bubacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.201300059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (3), pp.308 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC47469K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494083v1</w:t>
+                <w:t xml:space="preserve">hal-01652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsymmetrical binding modes of the HOPNO inhibitor of tyrosinase: from model complexes to the enzyme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance Bochot</w:t>
+                <w:t xml:space="preserve">Thiomethyl Substituted Dicopper Complexes: Attempts to Reproduce the Asymmetry of the Active Site from Type 3 Copper Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Dubois</w:t>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Baptiste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Bubacco</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (11), pp.3655-3664. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 639 (8-9, SI), pp.1477-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201202643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201300059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107636v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile effects of aurone structure on mushroom tyrosinase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsymmetrical binding modes of the HOPNO inhibitor of tyrosinase: from model complexes to the enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">Elisabeth Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haudecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bochot</w:t>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Bubacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201100716⟩</w:t>
+              <w:t xml:space="preserve">Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (11), pp.3655-3664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687427v1</w:t>
+                <w:t xml:space="preserve">hal-01107636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+                <w:t xml:space="preserve">Versatile effects of aurone structure on mushroom tyrosinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Yi</w:t>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fortuné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Brillet</w:t>
+                <w:t xml:space="preserve">C. Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.559 - 565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201100716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm200242p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00618322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Discovery of Naturally Occurring Aurones That Are Potent Allosteric Inhibitors of Hepatitis C Virus RNA-Dependent RNA Polymerase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ahmed-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (15), pp.5395-5402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm200242p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655567v1</w:t>
+                <w:t xml:space="preserve">inserm-00618322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile binding mode of transition-state analogue inhibitors of tyrosinase towards dicopper(II) model complexes: experimental and theoretical investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Gellon</w:t>
+                <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hardré</w:t>
+                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17, pp.13482 - 13494. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (9), pp.4330 - 4335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201100665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644780v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The versatile binding mode of transition-state analogue inhibitors of tyrosinase towards dicopper(II) model complexes: experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durot Stéphanie</w:t>
+                <w:t xml:space="preserve">G. Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hossain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">R. Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.13482 - 13494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982477v1</w:t>
+                <w:t xml:space="preserve">hal-00644780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of Geometric Isomers of a Dicopper Complex by Using a 19F-Labeled Ligand: Dynamics, Structures, and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durot Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Peyroux</w:t>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+                <w:t xml:space="preserve">Jamet Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (17), pp.7832-7840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1006567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658950v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and redox properties in thioether-based (N/S) copper(II/I) complexes: Experimental and theoretical investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.10.027⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659032v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F NMR: An underused efficient probe for paramagnetic metal centers in bioinorganic solution chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Structural and redox properties in thioether-based (N/S) copper(II/I) complexes: Experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 362 (7), pp.2321 - 2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.06.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01658974v1</w:t>
+                <w:t xml:space="preserve">hal-01659032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tools for mechanistic studies related to catechol oxidase activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">19F NMR: An underused efficient probe for paramagnetic metal centers in bioinorganic solution chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 253 (7-8), pp.963 - 976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378507v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Chemical tools for mechanistic studies related to catechol oxidase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942240v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency EPR and redox reactivity investigations of a bis(µ-thiolato)-dicopper(II,II) complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Béguin</w:t>
+                <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378504v1</w:t>
+                <w:t xml:space="preserve">hal-00942240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented bridging phenoxyl radical in dicopper(II) complexes: Evidence for an S = 3/2 spin state.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Multifrequency EPR and redox reactivity investigations of a bis(µ-thiolato)-dicopper(II,II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (25), pp.10355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200590006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00377824v1</w:t>
+                <w:t xml:space="preserve">hal-00378504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Thioether-Based (N2S2)Copper(II/I) Complex Exhibiting a High Redox Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">An unprecedented bridging phenoxyl radical in dicopper(II) complexes: Evidence for an S = 3/2 spin state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200300073⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200590006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918238v1</w:t>
+                <w:t xml:space="preserve">hal-00377824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodinuclear Cu(II)Zn(II) complexes: 19F NMR as a versatile tool to control the synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">A New Thioether-Based (N2S2)Copper(II/I) Complex Exhibiting a High Redox Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-1693(02)00770-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (13), pp.2452-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200300073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02918233v1</w:t>
+                <w:t xml:space="preserve">hal-02918238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Binding in Catechol Oxidase Activity: Biomimetic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Heterodinuclear Cu(II)Zn(II) complexes: 19F NMR as a versatile tool to control the synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic025599d⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 333 (1), pp.144-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(02)00770-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02918235v1</w:t>
+                <w:t xml:space="preserve">hal-02918233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicopper(II) Complexes of H-BPMP-Type Ligands: pH-Induced Changes of Redox, Spectroscopic ( 19 F NMR Studies of Fluorinated Complexes), Structural Properties, and Catecholase Activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate Binding in Catechol Oxidase Activity: Biomimetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 41 (3), pp.479-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic010534g⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 41 (15), pp.3983-3989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic025599d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918227v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Controlled Change of the Metal Coordination in a Dicopper(II) Complex of the Ligand H−BPMP: Crystal Structures, Magnetic Properties, and Catecholase Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Dicopper(II) Complexes of H-BPMP-Type Ligands: pH-Induced Changes of Redox, Spectroscopic ( 19 F NMR Studies of Fluorinated Complexes), Structural Properties, and Catecholase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saint-Aman</w:t>
+                <w:t xml:space="preserve">S. Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (3), pp.479-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic010534g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pH-Controlled Change of the Metal Coordination in a Dicopper(II) Complex of the Ligand H−BPMP: Crystal Structures, Magnetic Properties, and Catecholase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (16), pp.3526-3536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic991450z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5969,814 +6103,814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Modulation de l’activité de la tyrosinase humaine (hTy), enzyme clef de la mélanogénèse : une approche bio-inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque du GDR Cosm'actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired copper complexes: from homogeneous to heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium in BioInorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Streptomyces tyrosinase reaction mechanism: a dynamic QM/MM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USQBP President's Metting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Bio-inspired dicopper species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asian Biological Inorganic Chemistry (AsBIC 10 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Insights into mono-oxidized dicopper(II) species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Quantum Bioinorganic Chemistry Conference (QBIC-V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigations of type 3 copper enzymes: from model complexes to insights into inhibition mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle du " Club Metalloprotéines et Modèles "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF THE CALIX[4]ARENE PLATFORM TO ELABORATE NEW REDOX MOLECULAR SWITCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Darbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00350927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6786,285 +6920,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Analogue Molecules as Mechanistic Tools and Inhibitors for Tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.45-80, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811269493_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosinases: Enzymes, Models and Related Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Bijelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. M. Kadish, R.Guilard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series on Chemistry, Energy and the environment: Bioinspired chemistry, from enzymes to synthetic models, Volume 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.155-183, 2019, ISBN: 978-981-3274-40-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274440_0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7132,51 +7266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD55674C"/>
+    <w:nsid w:val="2F1E80FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +7497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6656-9174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033490651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Olivotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04438169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC06264C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03855499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoulinh Chanthavong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Angles-Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2022.112065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03937610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02976843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02776F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03260569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202004038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JX8HDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudecoeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100716" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR22KZQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100665" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03T0T7LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSK5JS5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.06.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4W3P1N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.10.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62D42HXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200590006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6PF6SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300073" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50QVDK3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00770-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG841TQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025599d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGRN63PK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918227v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beguin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010534g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KW6R901-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic991450z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6J7P2QW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04889657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04846048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653624v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnamour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02165150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Bijelic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rompel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6656-9174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033490651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Olivotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05626977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Suresh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Birara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.218032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04438169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC06264C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03855499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoulinh Chanthavong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Angles-Cano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2022.112065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03937610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Carotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02976843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02776F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03260569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202004038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rammal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JX8HDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudecoeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100716" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR22KZQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fortun&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200242p" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03T0T7LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durot St&#233;phanie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hossain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1006567" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.10.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LSK5JS5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude B&#233;guin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4W3P1N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62D42HXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200590006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9H6PF6SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300073" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50QVDK3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)00770-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG841TQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025599d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGRN63PK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010534g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KW6R901-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic991450z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6J7P2QW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04889657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04846048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnamour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02165150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Bijelic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rompel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>