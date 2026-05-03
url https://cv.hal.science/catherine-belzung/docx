--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -281,295 +281,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
+                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Claverie</w:t>
+                <w:t xml:space="preserve">Noémie Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cressant</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thomasson</w:t>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Castellarin</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grandperret</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889876v1</w:t>
+                <w:t xml:space="preserve">inserm-04645605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
+                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Eyraud</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Arnaud Cressant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Julien Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Cédric Castellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Vincent Grandperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04645605v1</w:t>
+                <w:t xml:space="preserve">hal-04889876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of hedonic perception of odors as a marker of treatment response to Escitalopram - Olfactory changes through an open-label antidepressant trial</w:t>
               </w:r>
@@ -2927,295 +2927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol withdrawal induces long-lasting spatial working memory impairments: relationship with changes in corticosterone response in the prefrontal cortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Henkous</w:t>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Guisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.12371⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517717v1</w:t>
+                <w:t xml:space="preserve">hal-01575031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Leman</w:t>
+                <w:t xml:space="preserve">Alcohol withdrawal induces long-lasting spatial working memory impairments: relationship with changes in corticosterone response in the prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Henkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.248. </w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.898-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/adb.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575031v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuing prefrontal cAMP-CREB pathway reverses working memory deficits during withdrawal from prolonged alcohol exposure</w:t>
               </w:r>
@@ -5146,307 +5146,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory anhedonia and negative olfactory alliesthesia in depressed patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserved subcortical volumes and cortical thickness in women with sexual abuse-related PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
+                <w:t xml:space="preserve">Lionel Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (3), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526735v1</w:t>
+                <w:t xml:space="preserve">hal-02112046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved subcortical volumes and cortical thickness in women with sexual abuse-related PTSD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+                <w:t xml:space="preserve">Olfactory anhedonia and negative olfactory alliesthesia in depressed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2010.01.015⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 176 (2-3), pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112046v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Repeated Unpredictable Chronic Mild Stress (UCMS) Procedures with a High Fat Diet: A Model of Fluoxetine Resistance in Mice</w:t>
               </w:r>
@@ -8947,51 +8947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE52664A"/>
+    <w:nsid w:val="874D8291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9178,51 +9178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belzung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6095-5974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6512-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unescochair-children-maltreatment.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurosciences.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/1516-4446-2023-3107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afshari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgine Accrombessi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02119-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Eliwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.105097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04971973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Surget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03087310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prevot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2019.100161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henkous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-0595-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah A Syed Mortadza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decorte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesquille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0941-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-014-9377-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Isingrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Freslon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31823a43e0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Khalid Farooq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.03.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQVPR92N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Frisbee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6567VR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;audiffret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e318202bc42" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-5380-1-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pingaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X10000580" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0097-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1378-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2003.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3FCK0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.04.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C8CLB9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996436v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saxe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083328" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679389v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. de Los Monteros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. de Arriba Zerpa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(01)00561-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN92SR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320522v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320517v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(94)00064-N" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7B2BCC8917AF83E072E69187A8867B6485CC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belzung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6095-5974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6512-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unescochair-children-maltreatment.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurosciences.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/1516-4446-2023-3107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afshari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgine Accrombessi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02119-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Eliwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.105097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04971973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Surget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03087310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prevot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2019.100161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henkous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-0595-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah A Syed Mortadza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decorte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesquille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0941-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-014-9377-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Isingrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Freslon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31823a43e0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Khalid Farooq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.03.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQVPR92N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Frisbee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6567VR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;audiffret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e318202bc42" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-5380-1-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pingaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X10000580" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0097-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1378-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2003.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3FCK0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.04.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C8CLB9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996436v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saxe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083328" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679389v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. de Los Monteros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. de Arriba Zerpa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(01)00561-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN92SR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320522v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320517v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(94)00064-N" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7B2BCC8917AF83E072E69187A8867B6485CC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>