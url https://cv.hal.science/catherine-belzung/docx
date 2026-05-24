--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -281,295 +281,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
+                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Eyraud</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Arnaud Cressant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Julien Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Cédric Castellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Vincent Grandperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04645605v1</w:t>
+                <w:t xml:space="preserve">hal-04889876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rTMS mechanisms for posttraumatic stress disorder treatment in a mouse model</w:t>
+                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Claverie</w:t>
+                <w:t xml:space="preserve">Noémie Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cressant</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thomasson</w:t>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Castellarin</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grandperret</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889876v1</w:t>
+                <w:t xml:space="preserve">inserm-04645605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of hedonic perception of odors as a marker of treatment response to Escitalopram - Olfactory changes through an open-label antidepressant trial</w:t>
               </w:r>
@@ -1855,295 +1855,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When classical music relaxes the brain: An experimental study using Ultrasound Brain Tissue Pulsatility Imaging</w:t>
+                <w:t xml:space="preserve">A systematic review of ultrasound imaging and therapy in mental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.109919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.109919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489686v1</w:t>
+                <w:t xml:space="preserve">inserm-02519433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of ultrasound imaging and therapy in mental disorders</w:t>
+                <w:t xml:space="preserve">When classical music relaxes the brain: An experimental study using Ultrasound Brain Tissue Pulsatility Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Andrea Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.109919. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.29 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.109919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02519433v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-323a regulates ERBB4 and is involved in depression.</w:t>
               </w:r>
@@ -2927,295 +2927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol withdrawal induces long-lasting spatial working memory impairments: relationship with changes in corticosterone response in the prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hervé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Henkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.898-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575031v1</w:t>
+                <w:t xml:space="preserve">hal-02517717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol withdrawal induces long-lasting spatial working memory impairments: relationship with changes in corticosterone response in the prefrontal cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
+                <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Guisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Henkous</w:t>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (4), pp.898-910. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/adb.12371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517717v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuing prefrontal cAMP-CREB pathway reverses working memory deficits during withdrawal from prolonged alcohol exposure</w:t>
               </w:r>
@@ -4240,842 +4240,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State and Trait Olfactory Markers of Major Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Marlène Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923131v1</w:t>
+                <w:t xml:space="preserve">hal-02524293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and Trait Olfactory Markers of Major Depression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+                <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (3-4), pp.233 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoxetine Effect on Aortic Nitric Oxide-Dependent Vasorelaxation in the Unpredictable Chronic Mild Stress Model of Depression in Mice</w:t>
+                <w:t xml:space="preserve">Is unpredictable chronic mild stress (UCMS) a reliable model to study depression-induced neuroinflammation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rai Khalid Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Tanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Guisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74 (1), pp.63-72. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (1), pp.130-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PSY.0b013e31823a43e0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389547v1</w:t>
+                <w:t xml:space="preserve">hal-03389598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is unpredictable chronic mild stress (UCMS) a reliable model to study depression-induced neuroinflammation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Fluoxetine Effect on Aortic Nitric Oxide-Dependent Vasorelaxation in the Unpredictable Chronic Mild Stress Model of Depression in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tanti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.03.020⟩</w:t>
+              <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PSY.0b013e31823a43e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03389598v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered aortic vascular reactivity in the unpredictable chronic mild stress model of depression in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Early and Late-Onset Effect of Chronic Stress on Vascular Function in Mice: A Possible Model of the Impact of Depression on Vascular Disease in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson Frisbee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre D’audiffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 103 (5), pp.540-546. </w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (4), pp.335-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JGP.0b013e318202bc42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389551v1</w:t>
+                <w:t xml:space="preserve">hal-03389115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and Late-Onset Effect of Chronic Stress on Vascular Function in Mice: A Possible Model of the Impact of Depression on Vascular Disease in Aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Altered aortic vascular reactivity in the unpredictable chronic mild stress model of depression in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Frisbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (5), pp.540-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JGP.0b013e318202bc42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03389115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria of validity for animal models of psychiatric disorders: focus on anxiety disorders and depression</w:t>
               </w:r>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Repeated Unpredictable Chronic Mild Stress (UCMS) Procedures with a High Fat Diet: A Model of Fluoxetine Resistance in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial dysfunction: A potential therapeutic target for geriatric depression and brain amyloid deposition in Alzheimer's disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,103 +8267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
@@ -8947,51 +8947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="874D8291"/>
+    <w:nsid w:val="230562B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9178,51 +9178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belzung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6095-5974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6512-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unescochair-children-maltreatment.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurosciences.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/1516-4446-2023-3107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afshari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgine Accrombessi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02119-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Eliwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.105097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04971973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Surget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03087310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prevot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2019.100161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henkous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-0595-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah A Syed Mortadza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decorte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesquille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0941-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-014-9377-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Isingrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Freslon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31823a43e0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Khalid Farooq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.03.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQVPR92N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Frisbee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6567VR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;audiffret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e318202bc42" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-5380-1-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pingaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X10000580" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0097-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1378-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2003.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3FCK0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.04.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C8CLB9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996436v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saxe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083328" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679389v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. de Los Monteros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. de Arriba Zerpa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(01)00561-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN92SR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320522v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320517v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(94)00064-N" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7B2BCC8917AF83E072E69187A8867B6485CC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-belzung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6095-5974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6512-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unescochair-children-maltreatment.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurosciences.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Castellarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/1516-4446-2023-3107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afshari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Dujardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02217-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgine Accrombessi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-02119-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Locatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-01246-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Eliwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.105097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04971973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Surget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13122114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02519433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.109919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03087310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prevot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2019.100161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henkous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-0595-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah A Syed Mortadza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Waltisperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decorte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesquille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0941-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mondon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudjarane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.03.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP1NB56-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Carl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Surguladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086832" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-014-9377-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2013.00146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gomes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046938" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Khalid Farooq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Isingrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.03.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQVPR92N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Freslon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0b013e31823a43e0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;audiffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JGP.0b013e318202bc42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Frisbee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6567VR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-5380-1-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2010.01.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4SG5P43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pingaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X10000580" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mondon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0097-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1378-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2008.05.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanonick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700328-JLR200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210601145965" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115203v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546800444000164" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griebel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.08.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2003.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3FCK0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.04.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C8CLB9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Griebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2003.09.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996436v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santarelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saxe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Battaglia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083328" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679389v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. de Los Monteros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. de Arriba Zerpa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(01)00561-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN92SR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leguisquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Barreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/128.9.1537" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320522v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320517v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(94)00064-N" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7B2BCC8917AF83E072E69187A8867B6485CC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>