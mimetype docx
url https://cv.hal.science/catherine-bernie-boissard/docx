--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -302,109 +302,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejeb Hichem, Domon Gérald (dirs), Paysages et nouvelles ruralités</w:t>
+                <w:t xml:space="preserve">Perrin Thomas (dir.), L’Europe des régions : quel retour ? Pôle Sud : revue de science politique de l’Europe méridionale 46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.9619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.9607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731218v1</w:t>
+                <w:t xml:space="preserve">hal-04732015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pendax Marie, Cultures locales et identités en pays landais</w:t>
               </w:r>
@@ -466,109 +466,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrin Thomas (dir.), L’Europe des régions : quel retour ? Pôle Sud : revue de science politique de l’Europe méridionale 46</w:t>
+                <w:t xml:space="preserve">Rejeb Hichem, Domon Gérald (dirs), Paysages et nouvelles ruralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.9607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.9619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732015v1</w:t>
+                <w:t xml:space="preserve">hal-04731218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA FORTUNE CULTURELLE DU VERBE « RÉSISTER » DANS L’ESPACE MÉDITERRANÉEN UNE APPROCHE ET DES REPÈRES</w:t>
               </w:r>
@@ -880,187 +880,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA VILLE EN FÊTES: SIGNE D'IDENTITÉS, LIEU DE RÉSISTANCE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, A cidade e a festa, 8 (13), pp.359-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01638184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658863v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01638184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe en Méditerranée ou la ville-culture</w:t>
               </w:r>
@@ -1435,165 +1435,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Entretien Imaginaire d’un Occitan à un Français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Robert Lafont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gardarem la terra - Centenaire Robert Lafont, CIRDOC - Institut occitan de cultura, Apr 2023, NIMES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effondrement et résilience : radioscopie de quatre récits littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e congrès du CTHS, Toulouse, 23-26 mai 2023: Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110251v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’habitat alternatif en Cévennes - Dispositifs, expériences, limites ».</w:t>
               </w:r>
@@ -1806,359 +1806,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'utopie urbaine en Chine : rendre la ville habitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance, Gouvernance et Objectifs de la Ville Durable en Asie, Colloque international et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OCCITANIE, DEUX EN UNE: COMMENT FAIRE RÉGION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jean Monnet de Lille RÉGIONS ET RÉGIONALISME DANS L’UNION EUROPÉENNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'utopie urbaine en Chine : rendre la ville habitable</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir d'habiter au regard de l'imaginaire de l'habitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance, Gouvernance et Objectifs de la Ville Durable en Asie, Colloque international et interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres internationales de la Cité des territoires. Habitable, vivable, désirable. Débat sur la condition territoriale. PACTE, Grenoble, 25-27 mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03069371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirs d'habiter et réalités de l'habitat participatif en autopromotion. Le Gard, petit observatoire de la complexité</w:t>
               </w:r>
@@ -2220,50 +2220,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03578887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nomades intérimaires, ces nouveaux missionnaires en terres industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Colloque international "Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires", Université de Nîmes, 14-15-16 Juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.61-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale images et patrimoine 2014, Association Passages de l'image, CAUE du Gard, Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Mouvement moderne à la question urbaine, Nîmes 1960-2000 &amp;quot;Les Acteurs de la composition urbaine (édition électronique)&amp;quot; Sous la direction de Brigitte Bertoncello 137e Congrès national des sociétés historiques et scientifiques, Tours, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">137e Congrès national des sociétés historiques et scientifiques, Tours, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, TOURS, France. pp.108-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd'hui, un nouveau projet d'intérêt public. Synthèse prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national des CAUE, « Aujourd?hui, un nouveau projet d?intérêt public, Synthèse prospective », Paris, 10-11 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation et complexité : l'autopromotion pour un habitat groupé en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2272,691 +2548,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Alternatives de propriété pour l'habitat, 28-29 octobre 2013 - Tours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nomades intérimaires, ces nouveaux missionnaires en terres industrielles</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la ville européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Colloque international "Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires", Université de Nîmes, 14-15-16 Juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France. pp.61-65</w:t>
+              <w:t xml:space="preserve">Séminaire « L'urbanisme et le droit : réflexion sur les expériences occidentales » Université des Sciences politiques et de Droit de Chine, Pékin, 9 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée, la ville et l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Vers une ville durable en Méditerranée", Université Paul Valéry, Université de Nîmes, ENSAM, Maison des Sciences de l'Homme de Montpellier, 11 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L'urbanisme et le droit : réflexion sur les expériences occidentales » Université des Sciences politiques et de Droit de Chine, Pékin, 9 mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Pékin, Chine</w:t>
+              <w:t xml:space="preserve">Colloque international "Vulnérabilité, équité et créativité en Méditerranée", organisé les 2 et 3 décembre 2010 par le Pôle développement durable et territoires méditerranéens de l'Université d'Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille et Barcelone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire "Lire les villes : Panorama littéraire des villes du monde contemporain", organisé par l'Université François-Rabelais de Tours en juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sûreté nucléaire, urbanisme et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les droits et contentieux du nucléaire, La sûreté nucléaire", Centre de recherches administratives, Université de Nîmes, Nîmes, 20 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875914v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03068923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et espace-temps des pratiques dans le périurbain en Languedoc-Roussillon</w:t>
               </w:r>
@@ -3005,838 +3005,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèle grec ou modèle romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78ème Congrès de l'ACFACS "Découvrir aujourd'hui ce que sera demain", Université de Montréal (Canada), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux du nucléaire et aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée d'étude des droits et contentieux du nucléaire "Périmètre et perspectives", Centre de Recherches Administratives de Nîmes (CRA-Nîmes) Université de Nîmes, 20 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable dans le secteur périurbain en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Art-Dev "Le développement durable dans le secteur périurbain en Languedoc", Université de Montpellier, le 3 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconversion et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dewintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Villes petites et moyennes : un regard renouvelé", Université de Tours, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Patrimoine culturel et désirs de territoires", Université de Nîmes, Nîmes, 24-27 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement durable et espace-temps des pratiques dans le périurbain en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de suivi PIRVE (Programme Ville et Environnement) - Atelier « Espaces urbains, périurbains et extra urbains », Lyon, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Dewintre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cévennes, « Théâtre sacré », nature profane …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Villes petites et moyennes : un regard renouvelé", Université de Tours, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Sacrée nature, paysages du sacré ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, ORLEANS UFR Lettres, Langues et Sciences Humaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'Image ethnique par la fête à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Art-Dev "Le développement durable dans le secteur périurbain en Languedoc", Université de Montpellier, le 3 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque "La fête au présent", Nîmes, 14-16 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modèle grec ou modèle romain</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la fête dit de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78ème Congrès de l'ACFACS "Découvrir aujourd'hui ce que sera demain", Université de Montréal (Canada), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international MTE " La fête au présent : mutations des fêtes au sein des loisirs", 14-15-16 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lieux du nucléaire et aménagement du territoire</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur l'articulation entre territoires, temps et travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée d'étude des droits et contentieux du nucléaire "Périmètre et perspectives", Centre de Recherches Administratives de Nîmes (CRA-Nîmes) Université de Nîmes, 20 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
+              <w:t xml:space="preserve">3ème Université d’été emploi, compétences et territoires "Démographie et mutations économiques : les territoires en mouvement", Montpellier, 27-28 août 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation culturelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'apport des sciences humaines et sociales en matière d'observation culturelle" organisé par la plate-forme inter-régionale d'échange et de coopération pour le développement culturel, Aix-en-Provence, 23-24 mars 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075378v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">hal-03070994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler d'un pays ?</w:t>
               </w:r>
@@ -3885,165 +3885,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Villes et cultures en Méditerranée", Maison méditerranéenne des sciences de l'homme, Aix-En-Provence, 28 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe urbaine: Nîmes, 3 octobre 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées scientifiques d'Arpenv Interdisciplinarité et gestion environnementale : partage d'expériences autour de la psychologie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv (Association pour la Recherche en Psychologie Environnementale), Jun 2008, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346752v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe urbaine, Nîmes, le 3 octobre 1988</w:t>
               </w:r>
@@ -4092,303 +4092,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un inédit de Marc Bernard, Musique et poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées d'études universitaires "Tauromachies, cultures du sud", Université de Nîmes, Nîmes, avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France. pp.47-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les urbanités visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été de géographie sociale, la Grande-Motte, septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.325-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville en fêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université occitane d’été, juillet 2007, MARPOC (Maison pour l'Animation et la Recherche Populaire Occitane Caire d'Òc), Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projets et stratégies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the IGU Commission on Geography on the Information society, "Digital communities", Tallinn, Estonia / Helsinki, Finland, July 8-12, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tallinn, Estonie. pp.82-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068567v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03070996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe en Méditerranée ou la ville-culture</w:t>
               </w:r>
@@ -5019,603 +5019,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 299 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'aménagement du territoire à l'épreuve des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kadir; Karim. Presses Universitaires d'Aix-Marseille, 1, 117 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, la ville inventée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthèses - Collection La Ville en train de se faire, ISSN 2101-0994</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-86364-226-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plateforme d'observation des projets et stratégies urbaines. Parenthèses, 261 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement culturel et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Catherine Bernié-Boissard; Dominique Crozat; Claude Chastagner. L'Harmattan, 328 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051037v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-03050987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fête au présent</w:t>
               </w:r>
@@ -6323,264 +6323,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les publics des tauromachies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DU TAUREAU ET DE LA TAUROMACHIE Hier et aujourd'hui </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 43-53, 2012, DU TAUREAU ET DE LA TAUROMACHIE Hier et aujourd'hui, 9782354122751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.3162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01635164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dris, Nassima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcelone : du roman d'une ville à la ville-roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Madœuf et Raffaele Cattedra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les villes : panoramas du monde urbain contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.45-53, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056748v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01635164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement culturel Genèse et temporalités</w:t>
               </w:r>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier Economie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7107,51 +7107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9588DC"/>
+    <w:nsid w:val="39EA1AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7338,51 +7338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bernie-boissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-4173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032713126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X52693KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Parat-Bezard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Velay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bernie-boissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-4173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032713126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X52693KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Parat-Bezard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Velay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>