--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1311,374 +1311,452 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aru.2004.2584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lefebvre, sociologue du quotidien, philosophe de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n°76 (2), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.1994.76.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05597144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation et/ou reconstruction urbaine : planification et métamorphoses de l’espace nîmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149e congrès, Orléans, 14-18 avril 2025: Reconstruire, réformer, refonder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien Imaginaire d’un Occitan à un Français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Robert Lafont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gardarem la terra - Centenaire Robert Lafont, CIRDOC - Institut occitan de cultura, Apr 2023, NIMES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement et résilience : radioscopie de quatre récits littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e congrès du CTHS, Toulouse, 23-26 mai 2023: Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS); Université de Toulouse-Jean Jaurès (Campus du Mirail), May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’habitat alternatif en Cévennes - Dispositifs, expériences, limites ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ART-Dev, LISST Toulouse, Préfecture Région Occitanie, Montpellier 23 novembre 2023, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupures et coutures métropolitaines au sein d’un espace régional : l’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1694,73 +1772,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Rencontres internationales d’urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une région, deux métropoles. L’Occitanie, problématiques et interactions urbaines dans une région en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1776,2682 +1854,2682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02480006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie urbaine en Chine : rendre la ville habitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance, Gouvernance et Objectifs de la Ville Durable en Asie, Colloque international et interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCCITANIE, DEUX EN UNE: COMMENT FAIRE RÉGION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jean Monnet de Lille RÉGIONS ET RÉGIONALISME DANS L’UNION EUROPÉENNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désir d'habiter au regard de l'imaginaire de l'habitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres internationales de la Cité des territoires. Habitable, vivable, désirable. Débat sur la condition territoriale. PACTE, Grenoble, 25-27 mars 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles solidarités territoriales à l’échelle individuelle et collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agir Aujourd’hui pour le littoral de demain. Approches pragmatiques issue de retours d’expériences et d’apports de la recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT/INSET Montpellie; SOLTER. SOLidarités TERritoriales ,; UMR LAMETA; Comité 21, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirs d'habiter et réalités de l'habitat participatif en autopromotion. Le Gard, petit observatoire de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Parat-Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitable, vivable, désirable. Débats sur la condition territoriale IVe rencontres scientifiques internationales de la Cité des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03578887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomades intérimaires, ces nouveaux missionnaires en terres industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Colloque international "Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires", Université de Nîmes, 14-15-16 Juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nîmes, France. pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale images et patrimoine 2014, Association Passages de l'image, CAUE du Gard, Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Mouvement moderne à la question urbaine, Nîmes 1960-2000 &amp;quot;Les Acteurs de la composition urbaine (édition électronique)&amp;quot; Sous la direction de Brigitte Bertoncello 137e Congrès national des sociétés historiques et scientifiques, Tours, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">137e Congrès national des sociétés historiques et scientifiques, Tours, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, TOURS, France. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aujourd'hui, un nouveau projet d'intérêt public. Synthèse prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national des CAUE, « Aujourd?hui, un nouveau projet d?intérêt public, Synthèse prospective », Paris, 10-11 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et complexité : l'autopromotion pour un habitat groupé en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Parat-Bezard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Alternatives de propriété pour l'habitat, 28-29 octobre 2013 - Tours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la ville européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L'urbanisme et le droit : réflexion sur les expériences occidentales » Université des Sciences politiques et de Droit de Chine, Pékin, 9 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée, la ville et l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Vers une ville durable en Méditerranée", Université Paul Valéry, Université de Nîmes, ENSAM, Maison des Sciences de l'Homme de Montpellier, 11 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Vulnérabilité, équité et créativité en Méditerranée", organisé les 2 et 3 décembre 2010 par le Pôle développement durable et territoires méditerranéens de l'Université d'Aix-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille et Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire "Lire les villes : Panorama littéraire des villes du monde contemporain", organisé par l'Université François-Rabelais de Tours en juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sûreté nucléaire, urbanisme et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les droits et contentieux du nucléaire, La sûreté nucléaire", Centre de recherches administratives, Université de Nîmes, Nîmes, 20 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et espace-temps des pratiques dans le périurbain en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de suivi PIRVE (Programme Ville et Environnement), Présentation de la recherche « Développement durable et espace-temps des pratiques dans le périurbain en Languedoc-Roussillon », Ecole centrale de Nantes, 5 et 6 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle grec ou modèle romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78ème Congrès de l'ACFACS "Découvrir aujourd'hui ce que sera demain", Université de Montréal (Canada), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux du nucléaire et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée d'étude des droits et contentieux du nucléaire "Périmètre et perspectives", Centre de Recherches Administratives de Nîmes (CRA-Nîmes) Université de Nîmes, 20 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable dans le secteur périurbain en Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Art-Dev "Le développement durable dans le secteur périurbain en Languedoc", Université de Montpellier, le 3 mars 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre reconversion et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Dewintre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Villes petites et moyennes : un regard renouvelé", Université de Tours, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Patrimoine culturel et désirs de territoires", Université de Nîmes, Nîmes, 24-27 février 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et espace-temps des pratiques dans le périurbain en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de suivi PIRVE (Programme Ville et Environnement) - Atelier « Espaces urbains, périurbains et extra urbains », Lyon, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cévennes, « Théâtre sacré », nature profane …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Sacrée nature, paysages du sacré ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, ORLEANS UFR Lettres, Langues et Sciences Humaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01632863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'Image ethnique par la fête à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La fête au présent", Nîmes, 14-16 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la fête dit de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international MTE " La fête au présent : mutations des fêtes au sein des loisirs", 14-15-16 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur l'articulation entre territoires, temps et travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Université d’été emploi, compétences et territoires "Démographie et mutations économiques : les territoires en mouvement", Montpellier, 27-28 août 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation culturelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'apport des sciences humaines et sociales en matière d'observation culturelle" organisé par la plate-forme inter-régionale d'échange et de coopération pour le développement culturel, Aix-en-Provence, 23-24 mars 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler d'un pays ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La géographie en fête. Dix ans de cafés géographiques", Amphi Milnes-Edward, Paris-Sorbonne, 5 avril 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Villes et cultures en Méditerranée", Maison méditerranéenne des sciences de l'homme, Aix-En-Provence, 28 novembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe urbaine: Nîmes, 3 octobre 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées scientifiques d'Arpenv Interdisciplinarité et gestion environnementale : partage d'expériences autour de la psychologie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv (Association pour la Recherche en Psychologie Environnementale), Jun 2008, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe urbaine, Nîmes, le 3 octobre 1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées scientifiques ARPEnv, Université de Nîmes, Nîmes, 6-7 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nîmes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un inédit de Marc Bernard, Musique et poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées d'études universitaires "Tauromachies, cultures du sud", Université de Nîmes, Nîmes, avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nîmes, France. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les urbanités visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été de géographie sociale, la Grande-Motte, septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville en fêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université occitane d’été, juillet 2007, MARPOC (Maison pour l'Animation et la Recherche Populaire Occitane Caire d'Òc), Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets et stratégies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the IGU Commission on Geography on the Information society, "Digital communities", Tallinn, Estonia / Helsinki, Finland, July 8-12, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tallinn, Estonie. pp.82-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe en Méditerranée ou la ville-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mutation des villes méditerranéennes et de leurs périphéries, Montpellier, 18 et 19 novembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4461,51 +4539,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DICTIONNAIRE FAMILIER D'OCCITANIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4514,1587 +4592,1587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03841131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville «durable»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
+                <w:t xml:space="preserve">hal-04887698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université d'Aix Marseille, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie Pyrénées-Méditerranée. Portrait d'une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Périgrinateur éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 201 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 285 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université d'Aix Marseille, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 299 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement du territoire à l'épreuve des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kadir; Karim. Presses Universitaires d'Aix-Marseille, 1, 117 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, la ville inventée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthèses - Collection La Ville en train de se faire, ISSN 2101-0994</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-86364-226-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plateforme d'observation des projets et stratégies urbaines. Parenthèses, 261 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement culturel et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Catherine Bernié-Boissard; Dominique Crozat; Claude Chastagner. L'Harmattan, 328 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête au présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 201 p., 2016</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard. L'Harmattan, 415 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit dictionnaire des écrivains du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Velay; Michel Boissard; Catherine Bernié-Boissard. Alcide, 256 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots qui font la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Bernié-Boissard. La Dispute, 256 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauromachies, cultures du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 978-2-296-04498-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauromachies, sport, culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Chastagner</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 285 p., 2014</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 226 p., 2006, 2-296-01643-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard et Claude Chastagner. L'Harmattan, 286 p., 2012</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes, questions pour une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...959 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6104,340 +6182,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole, d’un nouveau langage pour la ville à l’alternative : modèle grec ou modèle romain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'urbanisme en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-912261-73-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01638179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisme en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Viala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Espérou, pp.91-101, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote unique, des causes multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vote FN, pourquoi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Au diable Vauvert, pp.21-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics des tauromachies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DU TAUREAU ET DE LA TAUROMACHIE Hier et aujourd'hui </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 43-53, 2012, DU TAUREAU ET DE LA TAUROMACHIE Hier et aujourd'hui, 9782354122751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupvd.3162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01635164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6457,477 +6535,477 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dris, Nassima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcelone : du roman d'une ville à la ville-roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Madœuf et Raffaele Cattedra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les villes : panoramas du monde urbain contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.45-53, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement culturel Genèse et temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement culturel et territoires, L’harmattan, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier Economie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Parenthèses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82-89, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02591153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sébastien Fournier; Dominique Crozat; Catherine Bernié-Boissard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fête au présent : mutations des fêtes au sein des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 415 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie gardoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Matouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Velay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visas pour le Gard : un siècle, un département / sous la direction de Serge Velay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Au diable Vauvert, pp.230-265, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6937,109 +7015,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanité et nucléaire. Enquête auprès de 19 communes d'implantation de centrales nucléaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARCICEN. 2014, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7107,51 +7185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39EA1AC9"/>
+    <w:nsid w:val="8A9006D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7338,51 +7416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bernie-boissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-4173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032713126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X52693KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Parat-Bezard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Velay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bernie-boissard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-4173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032713126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X52693KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.9619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05597144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1994.76.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Parat-Bezard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/Occitanie_Presentation.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Velay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>