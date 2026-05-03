--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 29 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202500468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -451,2559 +451,2559 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532830v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853707v1</w:t>
+                <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Acellular Assay to Study Interactions between Actinides and Biological or Synthetic Ligands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12111553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (6), pp.3462-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853784v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of a novel exopolysaccharide from $Ramlibacter \tataouinensis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of an Acellular Assay to Study Interactions between Actinides and Biological or Synthetic Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van der Meeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217172⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12111553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03861333v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Coordination of Uranyl in Engineered Calmodulin Site 1 Provides a Subnanomolar Affinity for Uranyl and a Strong Uranyl versus Calcium Selectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Production and characterization of a novel exopolysaccharide from $Ramlibacter \tataouinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desislava Jivkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesan Sathiyanarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03185⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885835v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03861333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Optimized Coordination of Uranyl in Engineered Calmodulin Site 1 Provides a Subnanomolar Affinity for Uranyl and a Strong Uranyl versus Calcium Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Site Cooperativity of Calmodulin N-Terminal Domain and Phosphorylation Synergistically Improve the Affinity and Selectivity for Uranyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom12111703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Brown</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431478v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuro Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicholas Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237 (237), pp.106697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
+                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bonvalet</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of cobalt oxide particle dissolution in simulated lung fluids for identification of new decorporating agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Benameur</w:t>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104863⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922342v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of the Cysteine Axial Ligand Investigated in His/Cys c -Type Cytochrome by UV–Vis and Mid- and Far-IR Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Díaz-Moreno</w:t>
+                <w:t xml:space="preserve">In vitro assessment of cobalt oxide particle dissolution in simulated lung fluids for identification of new decorporating agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Der Meeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.104863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922353v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Protonation of the Cysteine Axial Ligand Investigated in His/Cys c -Type Cytochrome by UV–Vis and Mid- and Far-IR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Zuccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Díaz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.4198-4205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02363446v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative plant-like cyanobacterial ferredoxin with unprecedented structural and functional properties: Ferredoxin with low Em discriminating against FNR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasufumi Umena</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.148084⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294235v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02363446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Uptake in Paracentrotus lividus Sea Urchin, Accumulation and Speciation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Shuh</w:t>
+                <w:t xml:space="preserve">An alternative plant-like cyanobacterial ferredoxin with unprecedented structural and functional properties: Ferredoxin with low Em discriminating against FNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiki Motomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Zuccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06380⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.148084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.148084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196756v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity mechanisms of cobalt oxide particles (Co 3 O 4 P) on human lung cells: impact of solubilization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Uboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Malard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van Der Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.05010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20191405010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+                <w:t xml:space="preserve">Uranium Uptake in Paracentrotus lividus Sea Urchin, Accumulation and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Smiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (14), pp.7974-7983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03906408v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177, pp.148-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01944196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
@@ -3011,4310 +3011,4176 @@
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03906428v1</w:t>
+                <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Long</w:t>
+                <w:t xml:space="preserve">Enzymatic activity of the CaM-PDE1 system upon addition of actinyl ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Foerstendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01951502v1</w:t>
+                <w:t xml:space="preserve">hal-01561171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of the CaM-PDE1 system upon addition of actinyl ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting binding of plutonium to transferrin by CE-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.1389-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt04336d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561171v1</w:t>
+                <w:t xml:space="preserve">hal-01451680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794613v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (61), pp.15505 - 15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906419v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting binding of plutonium to transferrin by CE-ICP-MS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt04336d⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451680v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01680959v1</w:t>
+                <w:t xml:space="preserve">hal-01560969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Structural Environment and Stability of the Complexes Formed Between Calmodulin and Actinyl Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (6), pp.2728-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560969v1</w:t>
+                <w:t xml:space="preserve">in2p3-01342305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Environment and Stability of the Complexes Formed Between Calmodulin and Actinyl Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Roques</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.905 - 919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01342305v1</w:t>
+                <w:t xml:space="preserve">hal-01561163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pardoux</w:t>
+                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561163v1</w:t>
+                <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (29), pp.2096-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561096v1</w:t>
+                <w:t xml:space="preserve">hal-01081843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and Far-Infrared Marker Bands of the Metal Coordination Sites of the Histidine Side Chains in the Protein Cu,Zn-Superoxide Dismutase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Lorphelin</w:t>
+                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402263⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01078308v1</w:t>
+                <w:t xml:space="preserve">hal-01560952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">Mid- and Far-Infrared Marker Bands of the Metal Coordination Sites of the Histidine Side Chains in the Protein Cu,Zn-Superoxide Dismutase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Xerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4650-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560952v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mimer le vivant pour piéger les radionucléides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 353, pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01081843v1</w:t>
+                <w:t xml:space="preserve">cea-02022559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimer le vivant pour piéger les radionucléides</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New experimental set-ups for studying nanoconfined water on the AILES beamline at SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalla Bernardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (75), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2014.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02022559v1</w:t>
+                <w:t xml:space="preserve">hal-01102281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental set-ups for studying nanoconfined water on the AILES beamline at SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chapuis</w:t>
+                <w:t xml:space="preserve">Hydrogen bonding to the cysteine ligand of superoxide reductase: acid–base control of the reaction intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.815 - 830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-013-1025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01102281v1</w:t>
+                <w:t xml:space="preserve">hal-01075929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bonding to the cysteine ligand of superoxide reductase: acid–base control of the reaction intermediates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.2600-2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00775-013-1025-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075929v1</w:t>
+                <w:t xml:space="preserve">hal-01561095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Electrochemically Induced Far-Infrared Difference Spectroscopy on Metalloproteins Using Advanced Synchrotron Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brubach Jean-Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hienerwadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (5), pp.2891-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac303511g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561095v1</w:t>
+                <w:t xml:space="preserve">hal-00824702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Induced Far-Infrared Difference Spectroscopy on Metalloproteins Using Advanced Synchrotron Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brubach Jean-Blaise</w:t>
+                <w:t xml:space="preserve">Crystal Structure of ChrR—A Quinone Reductase with the Capacity to Reduce Chromate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramaniam Eswaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hienerwadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sylvester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac303511g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824702v1</w:t>
+                <w:t xml:space="preserve">cea-02019474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (7), pp.1375-1383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating uranium binding affinity in engineered calmodulin EF-hand peptides: effect of phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guilloreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e41922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0041922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of ChrR—A Quinone Reductase with the Capacity to Reduce Chromate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Sylvester</w:t>
+                <w:t xml:space="preserve">Profiling the Active Site of a Copper Enzyme through Its Far-Infrared Fingerprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Marboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Xerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.8062-8066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201102014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02019474v1</w:t>
+                <w:t xml:space="preserve">hal-00806802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the Active Site of a Copper Enzyme through Its Far-Infrared Fingerprint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Vibrational Modeling of Copper−Histamine Complexes: Metal−Ligand IR Modes Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Xerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201102014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (45), pp.15119-15127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905917z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00806802v1</w:t>
+                <w:t xml:space="preserve">hal-00425488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Modeling of Copper−Histamine Complexes: Metal−Ligand IR Modes Investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 295, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905917z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00425488v1</w:t>
+                <w:t xml:space="preserve">hal-03106496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of the active-site cysteine ligand in the superoxide reductase from Desulfoarculus baarsii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony A Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (30), pp.22207-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M700279200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106496v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of the active-site cysteine ligand in the superoxide reductase from Desulfoarculus baarsii.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assessing the Role of the Active-site Cysteine Ligand in the Superoxide Reductase from Desulfoarculus baarsii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 282 (30), pp.22207-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 282 (30), pp.22207-22216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M700279200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075765v1</w:t>
+                <w:t xml:space="preserve">hal-00188021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Role of the Active-site Cysteine Ligand in the Superoxide Reductase from Desulfoarculus baarsii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Detoxification of superoxide without production of H2O2: antioxidant activity of superoxide reductase complexed with ferrocyanide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando P Molina-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Houée-Levin</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (40), pp.14750-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0510828103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188021v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification of superoxide without production of H2O2: antioxidant activity of superoxide reductase complexed with ferrocyanide.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effects of NaCl on the growth, ion accumulation and photosynthetic parameters of Thellungiella halophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M'Rah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tremey</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Havaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jungas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163, pp.1022-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2005.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0510828103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075778v1</w:t>
+                <w:t xml:space="preserve">hal-00098183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of NaCl on the growth, ion accumulation and photosynthetic parameters of Thellungiella halophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jungas</w:t>
+                <w:t xml:space="preserve">Identification of a Cd(2+)- and Zn(2+)-Binding Site in Cytochrome c Using FTIR Coupled to an ATR Microdialysis Setup and NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourion-Arsiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2005.07.015⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (24), pp.8652-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi050322l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00098183v1</w:t>
+                <w:t xml:space="preserve">hal-00112817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Cd(2+)- and Zn(2+)-Binding Site in Cytochrome c Using FTIR Coupled to an ATR Microdialysis Setup and NMR Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Montillet</w:t>
+                <w:t xml:space="preserve">Spectroscopic description of the two nitrosyl-iron complexes responsible for fur inhibition by nitric oxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît d'Autréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Jeandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi050322l⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (19), pp.6005-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja031671a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00112817v1</w:t>
+                <w:t xml:space="preserve">hal-00381866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic description of the two nitrosyl-iron complexes responsible for fur inhibition by nitric oxide.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Redox-dependent structural changes in the superoxide reductase from Desulfoarculus baarsii and Treponema pallidum: a FTIR study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">François Dupeyrat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">André Verméglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41, pp.10360-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7461,51 +7327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Versantvoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hienerwadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ferousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van der Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van der Meeren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Defrance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03861333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Jivkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benameur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104863" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zuccarello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Motomura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Safi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Evans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04336d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulfert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Baez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02440" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupeyrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402263" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4Q09R3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02022559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalla Bernardina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLC6Z85-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-013-1025-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubach Jean-Blaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303511g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilloreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041922" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02019474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Eswaramoorthy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvester" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marboutin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXGR252F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905917z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700279200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Weill" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mattioli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098183v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M'Rah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouerghi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jungas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.07.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ9MX5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jeandey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja031671a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verm&#233;glio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Versantvoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hienerwadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ferousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van der Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van der Meeren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Defrance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03861333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Jivkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217172" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benameur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zuccarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Motomura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.04.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Evans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04336d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulfert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Baez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02440" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupeyrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4Q09R3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02022559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalla Bernardina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLC6Z85-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-013-1025-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubach Jean-Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303511g" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02019474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Eswaramoorthy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvester" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilloreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041922" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marboutin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXGR252F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905917z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700279200" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Weill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M'Rah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouerghi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jungas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.07.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ9MX5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jeandey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja031671a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verm&#233;glio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>