--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -451,102 +451,102 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586281v1</w:t>
+                <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -585,476 +585,476 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532830v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
+                <w:t xml:space="preserve">Production and characterization of a novel exopolysaccharide from $Ramlibacter \tataouinensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+                <w:t xml:space="preserve">Desislava Jivkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Ganesan Sathiyanarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (6), pp.3462-3470. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853707v1</w:t>
+                <w:t xml:space="preserve">cea-03861333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Acellular Assay to Study Interactions between Actinides and Biological or Synthetic Ligands</w:t>
+                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van der Meeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Berthomieu</w:t>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Moureau</w:t>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Defrance</w:t>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Griffiths</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12111553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (6), pp.3462-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853784v1</w:t>
+                <w:t xml:space="preserve">hal-03853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of a novel exopolysaccharide from $Ramlibacter \tataouinensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of an Acellular Assay to Study Interactions between Actinides and Biological or Synthetic Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesan Sathiyanarayanan</w:t>
+                <w:t xml:space="preserve">Anne van der Meeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Harir</w:t>
+                <w:t xml:space="preserve">Agnès Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+                <w:t xml:space="preserve">Martine Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nina Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (21), pp.7172. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27217172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12111553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03861333v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Coordination of Uranyl in Engineered Calmodulin Site 1 Provides a Subnanomolar Affinity for Uranyl and a Strong Uranyl versus Calcium Selectivity</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,1172 +1168,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Site Cooperativity of Calmodulin N-Terminal Domain and Phosphorylation Synergistically Improve the Affinity and Selectivity for Uranyl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brémond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henri</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12111703⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861160v1</w:t>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Inter-Site Cooperativity of Calmodulin N-Terminal Domain and Phosphorylation Synergistically Improve the Affinity and Selectivity for Uranyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Nicolas Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Pierre Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12111703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuro Arnold</w:t>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Beresford</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justin Brown</w:t>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431478v1</w:t>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Alban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blangy</w:t>
+                <w:t xml:space="preserve">Thuro Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gotthard</w:t>
+                <w:t xml:space="preserve">Nicholas Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonvalet</w:t>
+                <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237 (237), pp.106697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of cobalt oxide particle dissolution in simulated lung fluids for identification of new decorporating agents</w:t>
+                <w:t xml:space="preserve">Protonation of the Cysteine Axial Ligand Investigated in His/Cys c -Type Cytochrome by UV–Vis and Mid- and Far-IR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van Der Meeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Lidia Zuccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coudert</w:t>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouet</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Benameur</w:t>
+                <w:t xml:space="preserve">Irene Díaz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.104863. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.4198-4205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922342v1</w:t>
+                <w:t xml:space="preserve">hal-02922353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of the Cysteine Axial Ligand Investigated in His/Cys c -Type Cytochrome by UV–Vis and Mid- and Far-IR Spectroscopy</w:t>
+                <w:t xml:space="preserve">In vitro assessment of cobalt oxide particle dissolution in simulated lung fluids for identification of new decorporating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Zuccarello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Anne van Der Meeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boussac</w:t>
+                <w:t xml:space="preserve">Sylvie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Guillaume Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Díaz-Moreno</w:t>
+                <w:t xml:space="preserve">Myriam Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (10), pp.4198-4205. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.104863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922353v1</w:t>
+                <w:t xml:space="preserve">hal-02922342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Zirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
@@ -2384,77 +2384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative plant-like cyanobacterial ferredoxin with unprecedented structural and functional properties: Ferredoxin with low Em discriminating against FNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiki Motomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Zuccarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Umena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Uboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van Der Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.05010. </w:t>
@@ -2639,77 +2639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium Uptake in Paracentrotus lividus Sea Urchin, Accumulation and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Smiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,90 +2773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,90 +2907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3035,802 +3035,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of the CaM-PDE1 system upon addition of actinyl ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephan Weiss</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (61), pp.15505 - 15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561171v1</w:t>
+                <w:t xml:space="preserve">hal-01794613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting binding of plutonium to transferrin by CE-ICP-MS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt04336d⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451680v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+                <w:t xml:space="preserve">Enzymatic activity of the CaM-PDE1 system upon addition of actinyl ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Foerstendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680959v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
+                <w:t xml:space="preserve">Revisiting binding of plutonium to transferrin by CE-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.1389-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt04336d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794613v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906419v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560969v1</w:t>
@@ -3975,90 +3975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4109,64 +4109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,496 +4237,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
+                <w:t xml:space="preserve">Mid- and Far-Infrared Marker Bands of the Metal Coordination Sites of the Histidine Side Chains in the Protein Cu,Zn-Superoxide Dismutase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nohad Gresh</w:t>
+                <w:t xml:space="preserve">Bertrand Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perahia</w:t>
+                <w:t xml:space="preserve">François Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4650-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081843v1</w:t>
+                <w:t xml:space="preserve">hal-01078308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">David Perahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (29), pp.2096-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560952v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and Far-Infrared Marker Bands of the Metal Coordination Sites of the Histidine Side Chains in the Protein Cu,Zn-Superoxide Dismutase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dupeyrat</w:t>
+                <w:t xml:space="preserve">Arbia Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lorphelin</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402263⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078308v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimer le vivant pour piéger les radionucléides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 353, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5057,77 +5057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.2600-2606. </w:t>
@@ -5293,523 +5293,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of ChrR—A Quinone Reductase with the Capacity to Reduce Chromate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramaniam Eswaramoorthy</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Sylvester</w:t>
+                <w:t xml:space="preserve">Claire Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36017. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.1375-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02019474v1</w:t>
+                <w:t xml:space="preserve">hal-01560989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
+                <w:t xml:space="preserve">Modulating uranium binding affinity in engineered calmodulin EF-hand peptides: effect of phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coppin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Marrec</w:t>
+                <w:t xml:space="preserve">Luc Guilloreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e41922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560989v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating uranium binding affinity in engineered calmodulin EF-hand peptides: effect of phosphorylation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Delangle</w:t>
+                <w:t xml:space="preserve">Crystal Structure of ChrR—A Quinone Reductase with the Capacity to Reduce Chromate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramaniam Eswaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hienerwadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Guilloreau</w:t>
+                <w:t xml:space="preserve">Matthew Sylvester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e41922. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402784v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02019474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the Active Site of a Copper Enzyme through Its Far-Infrared Fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.8062-8066. </w:t>
@@ -5885,64 +5885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5993,90 +5993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Modeling of Copper−Histamine Complexes: Metal−Ligand IR Modes Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6123,51 +6123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire O Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony A Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6391,51 +6391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando P Molina-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M'Rah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,64 +7037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-dependent structural changes in the superoxide reductase from Desulfoarculus baarsii and Treponema pallidum: a FTIR study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Versantvoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hienerwadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ferousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van der Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van der Meeren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Defrance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03861333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Jivkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217172" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benameur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zuccarello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Motomura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.04.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Evans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04336d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulfert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Baez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02440" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupeyrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4Q09R3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02022559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalla Bernardina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLC6Z85-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-013-1025-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubach Jean-Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303511g" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02019474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Eswaramoorthy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvester" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilloreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041922" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marboutin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXGR252F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905917z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700279200" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Weill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M'Rah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouerghi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jungas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.07.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ9MX5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jeandey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja031671a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verm&#233;glio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Versantvoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hienerwadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ferousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van der Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03861333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Jivkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van der Meeren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Defrance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zuccarello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D&#237;az-Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benameur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104863" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Motomura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Umena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Safi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weiss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.04.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04336d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulfert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Baez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02440" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupeyrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Z4Q09R3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02022559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalla Bernardina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLC6Z85-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-013-1025-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brubach Jean-Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303511g" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilloreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041922" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02019474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Eswaramoorthy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvester" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marboutin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXGR252F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905917z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700279200" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Weill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M'Rah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouerghi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jungas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.07.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ9MX5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jeandey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja031671a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verm&#233;glio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>