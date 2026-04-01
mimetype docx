--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -1004,363 +1004,363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France : From history to urban project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andri Gerber, Regula Iseli, Stefan Kurath, Urs Primas (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The morphology of urban landscapes : history, analysis, design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dietrich Reimer Verlag GmbH, pp.63-76, 2021, 978-3-496-01648-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Urbanisme souterrain » et « Planification »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deraëve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, pp.300, A paraître, Critiques et cités, 9782490437108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Habiter un monument brutaliste ? La seconde vie du SITI d’Orléans-la-Source »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Mastrorilli et Éric Monin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Thématiques n°19 : Technologie et bâtiment : un patrimoine silencieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensapl / Éditions de la Maison des sciences de l'homme, pp.109-123, 2021, 9782905865144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une grande maison constituée de ‘maisons toutes différentes’ : l’hôpital pour enfants Robert-Debré (Paris 19e) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Berthiaud, François Léger et Jérôme van Wijland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l’époque moderne à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.237-254, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.126327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155974v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04028844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Tschumi, figure discrète de l’urbanisme moderne »</w:t>
               </w:r>
@@ -1413,320 +1413,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le temps des innovations. Splendeur et obsolescence du Centre administratif et technique d’EDF à Issy-les-Moulineaux (1960-2010) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Docomomo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série, pp.122-139, 2020, ‘Les immeubles de grande hauteur en France (1950-1977), un héritage moderne’</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Carré bleu, feuille internationale d’architecture : miroir d’une modernité d’après-guerre (1958-1978) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions inattendues | Conexiones inesperadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’Espérou, pp.132-169, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A Tangible Utopia: The Genesis of Built Experiments in French New Towns »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Bob Colenutt, Sabine Coady Schäbitz (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Docomomo-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lessons from the British and French New Towns : Paradise Lost?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald publishing, pp.183-195, 2020, 978-1-83909-431-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/9781839094309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve d’Ascq, aux origines d’une ville nouvelle. Un projet, trois acteurs : l’ingénieur, l’architecte et le paysagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société historique de Villeneuve d'Ascq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse et développement de la ville nouvelle de Villeneuve d'Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.5-29, 2020, 978-2-9509747-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736804v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04156139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lifetime of innovations. The glory and obsolescence of the EDF Administrative and Technical Centre in Issy-les-Moulineaux (1960-2010)</w:t>
               </w:r>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Connaissance et reconnaissance du patrimoine d’Évry » et « Architectures dans les villes nouvelles » (avec Marlène Ghorayeb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'université et la ville. Évry, stratégies pour un modèle de partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte - Editions Carré, pp.38-45 et 46-53, 2019, 9782373680409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,186 +2016,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Changer la ville ? Changer l’école ! L’ambition lilloise d’un &amp;quot;Institut universitaire d’architecture et d’urbanisme&amp;quot; (1968-1977) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz-Jaen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetisPresses, pp. 81-101., 2018, 9782940563326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Montréal, triplex et troc (librairie L’échange) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Monin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces architectures qui nous emballent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle profane, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156002v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04203443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le titre de monument historique protège-t-il de la disparition ?</w:t>
               </w:r>
@@ -4048,178 +4048,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Maumi : USONIA ou le mythe de la ville-nature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24/25, pp.208-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crau.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ombre et lumière sous la Ve République : les engagements publics de l’Atelier de Montrouge (1958-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612946v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04612949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monier : L’architecture du XXe siècle, un patrimoine</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : de l'histoire au projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5707,181 +5707,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'architecture du XXe siècle, entre connaissance, reconnaissance et transformation. Une histoire de la recherche et de l’enseignement en TPCAU au sein de Pavé, entre héritage et perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Loizel, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planifier la société des loisirs en Ile-de-France : du plan Prost au SDAURIF (1934-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacances métropolitaines. Histoire et devenirs des lieux de loisirs en Ile-de-France. Séminaire n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Foucher-Dufoix; Catherine Blain; Gwendal Simon, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e congrès du CIHA : Nouvelles matérialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International d’Histoire de l’Art (CIHA); session "Matérialités de l’architecture face aux mutations contemporaines (1945-2022)", dir : Catherine Chevillot, Yvan Delemontey et Jean-Baptiste Marie, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of a timeless housing model. Mediterranean French villages of the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A veranda, a view and a motorway. Revisiting post-war touristic architectures in the Mediterranean. Online seminar.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dimitra Kanellopoulou (ENSA Paris-Malaquais, UMR AAU-Cresson) and Marilena Kourniati (ENSA Paris-La-Villette, Ahttep/UMR AUSser), Sep 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une matériauthèque française du 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5897,195 +6035,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e European Meeting ‘Matériauthèques / Libraries of architectural heritage materials’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre des métiers du patrimoine La Paix-Dieu, Agence Wallonne du Patrimoine, Amay (Belgique), Nov 2024, Amay, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868019v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glace de verre trempé émaillé Emalit® à l’assaut des murs rideaux</w:t>
               </w:r>
@@ -6596,316 +6596,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“From Leisure Housign to Modern Heritage: village of Le Carrats by Georges Candilis”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Docomomo International Conference: Inheritable Resilience: Sharing Values of Global Modernities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Docomomo international, Sep 2021, Tokyo (JP), Japan. pp.288-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session Chair of 6C- Endurance of the Modern II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic Conference "Architecture and Endurance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Architectural History Network (EAHN), Middle East Technical University, Department of Architecture, Sep 2021, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde sur l'expérimentation en matière d'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités administratives et villes nouvelles, de l’héritage aux avenirs possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental, Grand Paris Sud et Évry-Courcouronnes, Oct 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session Chair of 6C- Endurance of the Modern II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Conference "Architecture and Endurance" of the European Architectural History Network (EAHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Middle East Technical University, Department of Architecture, Sep 2021, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455953v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04156109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les Étoiles de Givors by Jean Renaudie (1974-81): The social utopia in concrete/ la utopía social en hormigón”</w:t>
               </w:r>
@@ -6967,165 +6967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Du nouveau monde aux villes nouvelles : l’architecture urbaine à l’épreuve de la modernité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA de Grenoble, Feb 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“French New Towns and Public Art: An Overview”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Still Out There: the future of public art in Harlow Sculpture Town</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Harlow Art Trust, The Gibberd Gallery (Civic Centre), Sep 2019, Harlow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“French New Towns and Public Art: An Overview” (Keynote speaking)</w:t>
               </w:r>
@@ -7174,191 +7174,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La bibliothèque universitaire de Lille 3 : un nouveau Learning Center ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e séminaire inter-écoles d’architecture sur l’enseignement et la recherche dans le champ du Patrimoine : Quelles spécificités pour l’enseignement dans, sur et autour du patrimoine protégé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Paris-Belleville, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Versailles : lecture d’une ville&amp;quot;. Versailles-Chantiers station, a new multimodal hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Research Seminar "Tourism &amp; Mobility"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LéaV, Ensa de Versailles, Jul 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455986v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04648302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Innovations et villes de demain : Ambitions d’hier, possibles d’aujourd’hui ? »</w:t>
               </w:r>
@@ -8166,178 +8166,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des villes nouvelles, des écoles et des architectes. Tour d’horizon » (intervention d'ouverture) et présidence de la table ronde « Architecture scolaire et villes nouvelles » (avec Loïc Vadelorge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des écoles et des villes nouvelles, Journée d’études du GRISQY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cycle des journées d’étude du GRISQY, Feb 2006, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présidence de la table ronde &amp;quot;Regards d’acteurs des villes nouvelles sur Le Corbusier&amp;quot; (avec Pascal Mory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier et les villes nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les journées d'études du GRISQY (Loïc Vadelorge, Julie Corteville, Catherine Blain et al.), May 2006, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648780v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04648811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama d'ouverture avec Eric Lengerau et participation à la table ronde (6 avril)</w:t>
               </w:r>
@@ -9256,51 +9256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificiels, sursols, dalles. Étude historique comparative des exemples de New-York, Montréal et Boston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,585 +10744,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les noces d’argent des CAUE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variations sur un même team »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 155</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De New-York à Paris » [de Ground Zero aux Halles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 150</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.57-58</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riboulet : la bibliothèque de l’Université Toulouse-Le Mirail (1997-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Référence. Jean Willerval. La caserne Masséna (1963-1973) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Référence. L’art de l’habitation. Les maisons de Alison et Peter Smithson »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire parler ce qui jusque là s’est tu. Une monographie sur l’œuvre de Jean Renaudie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 143</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les revues comme source d’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04646957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une vie à habiter »</w:t>
               </w:r>
@@ -11649,51 +11649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD552E5"/>
+    <w:nsid w:val="937D805A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11797,51 +11797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE779884"/>
+    <w:nsid w:val="F8A068E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11945,51 +11945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FC97E042"/>
+    <w:nsid w:val="CF071685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12182,51 +12182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>