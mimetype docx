--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1004,363 +1004,363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Habiter un monument brutaliste ? La seconde vie du SITI d’Orléans-la-Source »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Mastrorilli et Éric Monin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Thématiques n°19 : Technologie et bâtiment : un patrimoine silencieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensapl / Éditions de la Maison des sciences de l'homme, pp.109-123, 2021, 9782905865144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une grande maison constituée de ‘maisons toutes différentes’ : l’hôpital pour enfants Robert-Debré (Paris 19e) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Berthiaud, François Léger et Jérôme van Wijland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l’époque moderne à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.237-254, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.126327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Urbanisme souterrain » et « Planification »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laterrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deraëve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'oeil d'or, pp.300, A paraître, Critiques et cités, 9782490437108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France : From history to urban project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andri Gerber, Regula Iseli, Stefan Kurath, Urs Primas (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The morphology of urban landscapes : history, analysis, design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dietrich Reimer Verlag GmbH, pp.63-76, 2021, 978-3-496-01648-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028844v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">hal-04155974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Tschumi, figure discrète de l’urbanisme moderne »</w:t>
               </w:r>
@@ -1413,561 +1413,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A lifetime of innovations. The glory and obsolescence of the EDF Administrative and Technical Centre in Issy-les-Moulineaux (1960-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Klein (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High-rise buildings in France. A modern heritage 1945-1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Special Issue of Docomomo-France Bulletin, Editions Hermann, pp.122-139, 2020, 9791037006547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Carré bleu, feuille internationale d’architecture : miroir d’une modernité d’après-guerre (1958-1978) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions inattendues | Conexiones inesperadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Espérou, pp.132-169, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le temps des innovations. Splendeur et obsolescence du Centre administratif et technique d’EDF à Issy-les-Moulineaux (1960-2010) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Docomomo-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série, pp.122-139, 2020, ‘Les immeubles de grande hauteur en France (1950-1977), un héritage moderne’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Tangible Utopia: The Genesis of Built Experiments in French New Towns »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Fée, Bob Colenutt, Sabine Coady Schäbitz (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessons from the British and French New Towns : Paradise Lost?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald publishing, pp.183-195, 2020, 978-1-83909-431-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/9781839094309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/9781839094309⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04156139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve d’Ascq, aux origines d’une ville nouvelle. Un projet, trois acteurs : l’ingénieur, l’architecte et le paysagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société historique de Villeneuve d'Ascq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse et développement de la ville nouvelle de Villeneuve d'Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.5-29, 2020, 978-2-9509747-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Richard Klein (dir.). </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les structures agrégatives et leur origine dans les sciences naturelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Van Rooyen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-rise buildings in France. A modern heritage 1945-1975</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Special Issue of Docomomo-France Bulletin, Editions Hermann, pp.122-139, 2020, 9791037006547</w:t>
+              <w:t xml:space="preserve">Open Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe d’Ateliers de Recherche (GAR) de la Faculté d'Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-195, 2019, Open-A, 978-2-9601922-4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Connaissance et reconnaissance du patrimoine d’Évry » et « Architectures dans les villes nouvelles » (avec Marlène Ghorayeb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'université et la ville. Évry, stratégies pour un modèle de partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte - Editions Carré, pp.38-45 et 46-53, 2019, 9782373680409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736809v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03560726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du plaisir (et de l'utilité) de la promenade urbaine »</w:t>
               </w:r>
@@ -2016,186 +2016,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Montréal, triplex et troc (librairie L’échange) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Monin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ces architectures qui nous emballent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle profane, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Changer la ville ? Changer l’école ! L’ambition lilloise d’un &amp;quot;Institut universitaire d’architecture et d’urbanisme&amp;quot; (1968-1977) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Lambert; Eléonore Marantz-Jaen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetisPresses, pp. 81-101., 2018, 9782940563326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203443v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04156002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le titre de monument historique protège-t-il de la disparition ?</w:t>
               </w:r>
@@ -2721,199 +2721,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gérard Thurnauer et le groupe CIAM-Paris » [entretien avec C. Blain]</w:t>
+                <w:t xml:space="preserve">« Du 'droit à l'habitat' au 'droit à la ville' : l'héritage des CIAM chez les architectes de l'Atelier de Montrouge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Lucien Bonillo, Claude Massu, Daniel Pinson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modernité critique. Autour du CIAM 9 d'Aix-en-Provence, 1953</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-284, 2007, 9782951639645</w:t>
+              <w:t xml:space="preserve">, pp.218-231, 2007, 9782951639645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646764v1</w:t>
+                <w:t xml:space="preserve">hal-03558162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du 'droit à l'habitat' au 'droit à la ville' : l'héritage des CIAM chez les architectes de l'Atelier de Montrouge »</w:t>
+                <w:t xml:space="preserve">« Gérard Thurnauer et le groupe CIAM-Paris » [entretien avec C. Blain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Lucien Bonillo, Claude Massu, Daniel Pinson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modernité critique. Autour du CIAM 9 d'Aix-en-Provence, 1953</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.218-231, 2007, 9782951639645</w:t>
+              <w:t xml:space="preserve">, pp.273-284, 2007, 9782951639645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558162v1</w:t>
+                <w:t xml:space="preserve">hal-04646764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CIAM grid, 1948. Le Corbusier and Ascoral&amp;quot; and &amp;quot;Le Carré bleu. A brief history of the journal, its editorial policy an its relationship to team 10 (1958-2001)</w:t>
               </w:r>
@@ -3099,309 +3099,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville souterraine : représentations et conception. La part de l’invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crémel Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salles Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers du LACTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 84 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'architecture et la disparition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bela De Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 236 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque universitaire de Lille 3 : un nouveau learning center ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, pp.72, 2017, Les Dossiers du Lacth</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736681v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04156817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3577,200 +3577,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les promesses écrites des composants dans l’architecture de la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actualités de la recherche, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.10090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les promesses écrites des composants dans l’architecture de la seconde moitié du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://journals.openedition.org/craup/10090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428523v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04155913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Thoughts on Campus Planning by Georges Candilis: Bu Ali Sina University (1973-1978)</w:t>
               </w:r>
@@ -4048,178 +4048,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ombre et lumière sous la Ve République : les engagements publics de l’Atelier de Montrouge (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.55-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Maumi : USONIA ou le mythe de la ville-nature américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24/25, pp.208-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crau.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crau.277⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04612949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04612946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monier : L’architecture du XXe siècle, un patrimoine</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : de l'histoire au projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,778 +5556,778 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation, introductions, présidence de séance et conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VacMet : Vacances Métropolitaines. Histoire et devenir des lieux de vacances et de loisirs en Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Blain; Valérie Foucher-Dufoix, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du Var à la Côte aquitaine. Évolution des politiques publiques et des formes d’habitat de vacances (1923-1973) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Habiter un littoral en mouvement. Formes, pratiques, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valter Balducci et Milena Guest, ATE, Ensa de Normandie, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Organisation, introductions, présidence de séance et conclusions</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castex et Panerai : l’histoire des formes urbaines, matière à projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VacMet : Vacances Métropolitaines. Histoire et devenir des lieux de vacances et de loisirs en Ile-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Blain; Valérie Foucher-Dufoix, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Projet de l’Histoire – Les Histoires du Projet. Architectes/historiens dans l'après-guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Chavardès et Philippe Dufieux (Ensa de Lyon, laboratoire LAURE), Lorenzo Ciccarelli (Università degli Studi di Firenze), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e congrès du CIHA : Nouvelles matérialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International d’Histoire de l’Art (CIHA); session "Matérialités de l’architecture face aux mutations contemporaines (1945-2022)", dir : Catherine Chevillot, Yvan Delemontey et Jean-Baptiste Marie, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of a timeless housing model. Mediterranean French villages of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A veranda, a view and a motorway. Revisiting post-war touristic architectures in the Mediterranean. Online seminar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dimitra Kanellopoulou (ENSA Paris-Malaquais, UMR AAU-Cresson) and Marilena Kourniati (ENSA Paris-La-Villette, Ahttep/UMR AUSser), Sep 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une matériauthèque française du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e European Meeting ‘Matériauthèques / Libraries of architectural heritage materials’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des métiers du patrimoine La Paix-Dieu, Agence Wallonne du Patrimoine, Amay (Belgique), Nov 2024, Amay, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'architecture du XXe siècle, entre connaissance, reconnaissance et transformation. Une histoire de la recherche et de l’enseignement en TPCAU au sein de Pavé, entre héritage et perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Loizel, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier la société des loisirs en Ile-de-France : du plan Prost au SDAURIF (1934-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacances métropolitaines. Histoire et devenirs des lieux de loisirs en Ile-de-France. Séminaire n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Foucher-Dufoix; Catherine Blain; Gwendal Simon, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Une matériauthèque française du 20e siècle</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La glace de verre trempé émaillé Emalit® à l’assaut des murs rideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre dans l’architecture de l’époque préindustrielle à nos jours. Production, emploi et conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitromusée de Romont (Suisse), Nov 2021, Romont, Suisse. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110793468-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110793468-011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04424747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tours Totem, un film inachevé de Anne Rizzo (Prod. Grabuge, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Rencontres internationales du film d’architecture « Ciné-Archi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l’architecture de Haute-Savoie, Nov 2024, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476144v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04867731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chroniques d’une disparition annoncée. L’architecture du 20e siècle au prisme du second œuvre »</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de la croissance : vers une matériauthèque du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teams meeting n°2 du Réseau matériautheques « European building heritage libraries »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginie BOULEZ, Centre des métiers du patrimoine, Jun 2022, La Paix Dieu, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,50 +6596,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Session Chair of 6C- Endurance of the Modern II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic Conference "Architecture and Endurance" of the European Architectural History Network (EAHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technical University, Department of Architecture, Sep 2021, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde sur l'expérimentation en matière d'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités administratives et villes nouvelles, de l’héritage aux avenirs possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental, Grand Paris Sud et Évry-Courcouronnes, Oct 2021, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session Chair of 6C- Endurance of the Modern II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic Conference "Architecture and Endurance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Architectural History Network (EAHN), Middle East Technical University, Department of Architecture, Sep 2021, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“From Leisure Housign to Modern Heritage: village of Le Carrats by Georges Candilis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6648,264 +6855,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Docomomo International Conference: Inheritable Resilience: Sharing Values of Global Modernities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Docomomo international, Sep 2021, Tokyo (JP), Japan. pp.288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156109v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04455953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les Étoiles de Givors by Jean Renaudie (1974-81): The social utopia in concrete/ la utopía social en hormigón”</w:t>
               </w:r>
@@ -6967,165 +6967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“French New Towns and Public Art: An Overview”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Still Out There: the future of public art in Harlow Sculpture Town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Harlow Art Trust, The Gibberd Gallery (Civic Centre), Sep 2019, Harlow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du nouveau monde aux villes nouvelles : l’architecture urbaine à l’épreuve de la modernité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA de Grenoble, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648244v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“French New Towns and Public Art: An Overview” (Keynote speaking)</w:t>
               </w:r>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bibliothèque universitaire de Lille 3 : un nouveau Learning Center ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire inter-écoles d’architecture sur l’enseignement et la recherche dans le champ du Patrimoine : Quelles spécificités pour l’enseignement dans, sur et autour du patrimoine protégé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Paris-Belleville, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7407,234 +7407,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La ville à niveaux multiples : un héritage des premiers congrès d'urbanisme en France (1930-1937) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des colloques internationaux dans l'émergence des grandes thématiques de l'aménagement urbain au XXe siècle (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe transversal du Labex Futurs urbains « Usages de l’histoire et devenirs urbains », Nov 2017, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Villeneuve d’Ascq, une ville nouvelle à l’avant-garde des ensembles de logements groupés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lotissements, enjeux de la qualité architecturale, urbaine et paysagère dans l’habitat individuel groupé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La promenade augmentée par le savoir historique et la connaissance des projets métropolitains »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques et histoire du Grand Paris. Le digital au service de l'histoire des métropoles ? Journée d'étude organisée dans le cadre de la «Labex Week 2017»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe transversal du Labex Futurs urbains « Usages de l’histoire et devenirs urbains », Sep 2017, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648350v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un urbanisme ouvert, participatif et intégré : Evry, capitale de l'Essonne »</w:t>
               </w:r>
@@ -7890,165 +7890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La science sociale de l’Atelier Montrouge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie de l’architecture. Un domaine de savoir en construction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LET, Ensa de Paris-La Villette, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’architecte, l’historienne et ses objets »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de l’architecture du temps présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Lengereau, BRAUP Ministère de la culture, Délégation générale à la Langue française et aux Langues de France, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648651v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les dates, idées et anecdotes marquantes dans l’histoire du Carré bleu » et « La dimension sociale des revues d’architecture, urbanisme, environnement »</w:t>
               </w:r>
@@ -8166,178 +8166,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présidence de la table ronde &amp;quot;Regards d’acteurs des villes nouvelles sur Le Corbusier&amp;quot; (avec Pascal Mory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corbusier et les villes nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les journées d'études du GRISQY (Loïc Vadelorge, Julie Corteville, Catherine Blain et al.), May 2006, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Des villes nouvelles, des écoles et des architectes. Tour d’horizon » (intervention d'ouverture) et présidence de la table ronde « Architecture scolaire et villes nouvelles » (avec Loïc Vadelorge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des écoles et des villes nouvelles, Journée d’études du GRISQY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cycle des journées d’étude du GRISQY, Feb 2006, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648811v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama d'ouverture avec Eric Lengerau et participation à la table ronde (6 avril)</w:t>
               </w:r>
@@ -8731,234 +8731,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’aménagement de la côte varoise des années 1960-1970 et le domaine de Valcros : exercice de mémoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e rencontres des Bormettes : Au-delà du site et du musée, le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association MALTAE, Jun 2002, La Londe Les Maures, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’atelier de Montrouge et le Vaudreuil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes nouvelles : quelles images ? Quelles mémoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Versailles-Saint-Quentin-en-Yvelines, Jun 2002, Guyancourt (78), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour comprendre la démarche de projet : l'entretien réitéré et interactif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives orales en histoire de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'archives d'architecture du XXe siècle, Dec 2000, Paris, France. pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04648876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ville nouvelle ou cité idéale ? »</w:t>
               </w:r>
@@ -9058,51 +9058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le second oeuvre des &amp;quot;Modèles Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LACTH (ENSAP de Lille). 2020, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9637,51 +9637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Matières à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9712,51 +9712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence-débat &amp;quot;Attention, soin, réparation : l’art d’accompagner le fragile héritage des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10213,227 +10213,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exposition « Les Pyramides. Récit d’une utopie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sauver le littoral »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 196</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Henri Prost modernise Istanbul »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 198</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646899v1</w:t>
-              </w:r>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">hal-04650594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Référence. Le chantier de la ville moderne de Chicago 1910-1930 »</w:t>
               </w:r>
@@ -10744,585 +10744,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De New-York à Paris » [de Ground Zero aux Halles]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 150</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variations sur un même team »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 155</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les noces d’argent des CAUE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 152</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Référence. Jean Willerval. La caserne Masséna (1963-1973) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04646916v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riboulet : la bibliothèque de l’Université Toulouse-Le Mirail (1997-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les revues comme source d’histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire parler ce qui jusque là s’est tu. Une monographie sur l’œuvre de Jean Renaudie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC n° 143</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Référence. L’art de l’habitation. Les maisons de Alison et Peter Smithson »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC n° 144</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646957v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04646349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une vie à habiter »</w:t>
               </w:r>
@@ -11422,51 +11422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme numérique « LPC. Les produits de la croissance. Vers une matériauthèque du 20e siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11649,51 +11649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="937D805A"/>
+    <w:nsid w:val="52ED0BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11797,51 +11797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F8A068E1"/>
+    <w:nsid w:val="F3B56A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11945,51 +11945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CF071685"/>
+    <w:nsid w:val="03ADA98D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12182,51 +12182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>