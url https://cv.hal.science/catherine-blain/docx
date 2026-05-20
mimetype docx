--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1413,393 +1413,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Carré bleu, feuille internationale d’architecture : miroir d’une modernité d’après-guerre (1958-1978) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions inattendues | Conexiones inesperadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Espérou, pp.132-169, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le temps des innovations. Splendeur et obsolescence du Centre administratif et technique d’EDF à Issy-les-Moulineaux (1960-2010) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Docomomo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série, pp.122-139, 2020, ‘Les immeubles de grande hauteur en France (1950-1977), un héritage moderne’</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villeneuve d’Ascq, aux origines d’une ville nouvelle. Un projet, trois acteurs : l’ingénieur, l’architecte et le paysagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société historique de Villeneuve d'Ascq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse et développement de la ville nouvelle de Villeneuve d'Ascq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.5-29, 2020, 978-2-9509747-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A Tangible Utopia: The Genesis of Built Experiments in French New Towns »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Bob Colenutt, Sabine Coady Schäbitz (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessons from the British and French New Towns : Paradise Lost?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald publishing, pp.183-195, 2020, 978-1-83909-431-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/9781839094309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A lifetime of innovations. The glory and obsolescence of the EDF Administrative and Technical Centre in Issy-les-Moulineaux (1960-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Klein (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-rise buildings in France. A modern heritage 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue of Docomomo-France Bulletin, Editions Hermann, pp.122-139, 2020, 9791037006547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644947v1</w:t>
-              </w:r>
-[...291 lines deleted...]
-                <w:t xml:space="preserve">hal-03736804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les structures agrégatives et leur origine dans les sciences naturelles »</w:t>
               </w:r>
@@ -2721,199 +2721,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du 'droit à l'habitat' au 'droit à la ville' : l'héritage des CIAM chez les architectes de l'Atelier de Montrouge »</w:t>
+                <w:t xml:space="preserve">« Gérard Thurnauer et le groupe CIAM-Paris » [entretien avec C. Blain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Lucien Bonillo, Claude Massu, Daniel Pinson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modernité critique. Autour du CIAM 9 d'Aix-en-Provence, 1953</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.218-231, 2007, 9782951639645</w:t>
+              <w:t xml:space="preserve">, pp.273-284, 2007, 9782951639645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558162v1</w:t>
+                <w:t xml:space="preserve">hal-04646764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gérard Thurnauer et le groupe CIAM-Paris » [entretien avec C. Blain]</w:t>
+                <w:t xml:space="preserve">« Du 'droit à l'habitat' au 'droit à la ville' : l'héritage des CIAM chez les architectes de l'Atelier de Montrouge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Lucien Bonillo, Claude Massu, Daniel Pinson (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modernité critique. Autour du CIAM 9 d'Aix-en-Provence, 1953</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-284, 2007, 9782951639645</w:t>
+              <w:t xml:space="preserve">, pp.218-231, 2007, 9782951639645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646764v1</w:t>
+                <w:t xml:space="preserve">hal-03558162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CIAM grid, 1948. Le Corbusier and Ascoral&amp;quot; and &amp;quot;Le Carré bleu. A brief history of the journal, its editorial policy an its relationship to team 10 (1958-2001)</w:t>
               </w:r>
@@ -3099,309 +3099,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'architecture et la disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bela De Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 236 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque universitaire de Lille 3 : un nouveau learning center ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, pp.72, 2017, Les Dossiers du Lacth</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville souterraine : représentations et conception. La part de l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crémel Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salles Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers du LACTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 84 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156817v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-03736681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5707,627 +5707,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e congrès du CIHA : Nouvelles matérialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International d’Histoire de l’Art (CIHA); session "Matérialités de l’architecture face aux mutations contemporaines (1945-2022)", dir : Catherine Chevillot, Yvan Delemontey et Jean-Baptiste Marie, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of a timeless housing model. Mediterranean French villages of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A veranda, a view and a motorway. Revisiting post-war touristic architectures in the Mediterranean. Online seminar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dimitra Kanellopoulou (ENSA Paris-Malaquais, UMR AAU-Cresson) and Marilena Kourniati (ENSA Paris-La-Villette, Ahttep/UMR AUSser), Sep 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une matériauthèque française du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e European Meeting ‘Matériauthèques / Libraries of architectural heritage materials’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des métiers du patrimoine La Paix-Dieu, Agence Wallonne du Patrimoine, Amay (Belgique), Nov 2024, Amay, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évanescence matérielle de l’architecture du 20e siècle : une fatalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'architecture du XXe siècle, entre connaissance, reconnaissance et transformation. Une histoire de la recherche et de l’enseignement en TPCAU au sein de Pavé, entre héritage et perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Loizel, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planifier la société des loisirs en Ile-de-France : du plan Prost au SDAURIF (1934-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacances métropolitaines. Histoire et devenirs des lieux de loisirs en Ile-de-France. Séminaire n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Foucher-Dufoix; Catherine Blain; Gwendal Simon, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La glace de verre trempé émaillé Emalit® à l’assaut des murs rideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le verre dans l’architecture de l’époque préindustrielle à nos jours. Production, emploi et conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitromusée de Romont (Suisse), Nov 2021, Romont, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110793468-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tours Totem, un film inachevé de Anne Rizzo (Prod. Grabuge, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Rencontres internationales du film d’architecture « Ciné-Archi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’architecture de Haute-Savoie, Nov 2024, Annecy (74000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Castex et Panerai : l’histoire des formes urbaines, matière à projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Projet de l’Histoire – Les Histoires du Projet. Architectes/historiens dans l'après-guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Chavardès et Philippe Dufieux (Ensa de Lyon, laboratoire LAURE), Lorenzo Ciccarelli (Università degli Studi di Firenze), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867731v1</w:t>
-              </w:r>
-[...516 lines deleted...]
-                <w:t xml:space="preserve">hal-05476144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chroniques d’une disparition annoncée. L’architecture du 20e siècle au prisme du second œuvre »</w:t>
               </w:r>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bibliothèque universitaire de Lille 3 : un nouveau Learning Center ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire inter-écoles d’architecture sur l’enseignement et la recherche dans le champ du Patrimoine : Quelles spécificités pour l’enseignement dans, sur et autour du patrimoine protégé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Paris-Belleville, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7407,284 +7407,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Villeneuve d’Ascq, une ville nouvelle à l’avant-garde des ensembles de logements groupés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lotissements, enjeux de la qualité architecturale, urbaine et paysagère dans l’habitat individuel groupé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La promenade augmentée par le savoir historique et la connaissance des projets métropolitains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques et histoire du Grand Paris. Le digital au service de l'histoire des métropoles ? Journée d'étude organisée dans le cadre de la «Labex Week 2017»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe transversal du Labex Futurs urbains « Usages de l’histoire et devenirs urbains », Sep 2017, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La ville à niveaux multiples : un héritage des premiers congrès d'urbanisme en France (1930-1937) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des colloques internationaux dans l'émergence des grandes thématiques de l'aménagement urbain au XXe siècle (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe transversal du Labex Futurs urbains « Usages de l’histoire et devenirs urbains », Nov 2017, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Villeneuve d’Ascq, une ville nouvelle à l’avant-garde des ensembles de logements groupés »</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un urbanisme ouvert, participatif et intégré : Evry, capitale de l'Essonne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lotissements, enjeux de la qualité architecturale, urbaine et paysagère dans l’habitat individuel groupé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Jun 2017, Paris, France</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Labex Futur urbain, groupe transversal "Inventer le grand Paris", Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8731,234 +8731,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’atelier de Montrouge et le Vaudreuil »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes nouvelles : quelles images ? Quelles mémoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles-Saint-Quentin-en-Yvelines, Jun 2002, Guyancourt (78), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour comprendre la démarche de projet : l'entretien réitéré et interactif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives orales en histoire de l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archives d'architecture du XXe siècle, Dec 2000, Paris, France. pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’aménagement de la côte varoise des années 1960-1970 et le domaine de Valcros : exercice de mémoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres des Bormettes : Au-delà du site et du musée, le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association MALTAE, Jun 2002, La Londe Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648876v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04650271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ville nouvelle ou cité idéale ? »</w:t>
               </w:r>
@@ -11649,51 +11649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52ED0BE8"/>
+    <w:nsid w:val="F996E204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11797,51 +11797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F3B56A5E"/>
+    <w:nsid w:val="3A1C4353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11945,51 +11945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03ADA98D"/>
+    <w:nsid w:val="8326E0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12182,51 +12182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-blain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-9557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068885873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35608717" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078429617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/13996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/craup/10090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produitscroissance.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=M9VkzQ3zllk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aGe7mVi-9ys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/2736509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H5lumANElwk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstorming.com/archibooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thurnauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781839094309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.uliege.be/cms/c_11373205/fr/open-architecture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.10198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/la-modernite-critique-autour-du-ciam-9-d-aix-en-provence-1953/1687.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela De Araujo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;mel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salles Sylvie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Domingo-Calabuig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ace.16.47.10455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.020.0101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BCTXNR01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2004.1547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.031.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudon Professeur d'Architecture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/088541229200600401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bailleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110793468-011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pura Moreno Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;loquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>