--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -299,3997 +299,3997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changing behaviors: Using norms to promote physical activity for type 2 diabetes patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (2), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eating Disorder Treatment: a Systematic Review and Meta-analysis of the Efficacy of Mindfulness-Based Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Turgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mindfulness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (11), pp.2225-2244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12671-019-01216-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The assessment of incarcerated sexual delinquents’ risk of recidivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Paulicand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (2), pp.59-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 66 (4), pp.189--198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">C Sellon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminalités Spécifiques et Techniques D’Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psycho Sup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.53--143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche développementale et la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psycho Sup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.145--178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psycho Sup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1--52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Observational Study of the mother’s Role in Regulating Conflicts between Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.93--116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la mère dans la régulation des conflits entre enfants: une étude observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.93--116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la mère dans la régulation des conflits entre enfants: une étude par observations. Mother's role in the Regulation of Children's Conflicts: An Observational Study,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (25), 93-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The overrepresentation of children in care in the Youth Criminal Justice System in British Columbia : Theory and Policy Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Child, Youth and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01917533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The over-representation of children in care in the youth criminal justice system in British Columbia: Theory and policy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Child, Youth and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1/2), pp.99--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validity across translations of short survey psychiatric diagnostic instruments: CIDI-SF and CIS-R versus SCID-I/NP in four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Bitfoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Giovanni Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (12), pp.1149-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-009-0158-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur des interdits et l’internalisation du jugement moral: une perspective développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Paulicand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.122--126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi les jeunes détenus se distinguent-ils des autres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.43--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-reported juvenile delinquency and family factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Paulicand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (1), pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et délinquance juvénile: état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of romantic relationships and representation of recidivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.226--231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenile Delinquency and the Family Background: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des relations intimes et représentation des probabilités de récidive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.226--231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female Delinquency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.57--61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes délictueux au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.57--61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délinquance des filles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paulicand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.1005--1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delinquency among Girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paulicand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.1005--1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'émergence de l'agressivité physique au cours de la prime enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (4), pp.309--335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study on the Appearance of Physical Aggression in Early Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (4), pp.309--335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologie, attitude sociocognitive et jugement des actes déviants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (1), pp.19--23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Utility of an Integrated Multi-Service Instrument within France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond R Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATO SCIENCE SERIES SUB SERIES I LIFE AND BEHAVIOURAL SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 324, pp.253--260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En matière de protection de l'enfance, l'intervention judiciaire assortie de garanties n'est-elle qu'un aphorisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débats Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (1), pp.129--143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locus of control, causal attributions, and self-esteem: A comparison between prisoners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Offender Therapy and Comparative Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (1), pp.97--110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suggestibilité dans les témoignages: l'influence des mécanismes cognitifs et sociaux dans la formulation de l'information erronée: Témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.91--100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution causale et perception sociale dans l'évaluation des élèves difficiles par les enseignants de Cycle III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42, pp.67--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre intervenants judiciaires et familles au tribunal pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (1), pp.61--70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attributions causales et comportement délinquant: Validation d'un questionnaire traduit en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (3), pp.89--93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineurs délinquants aux limites de la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chautant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.321--328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a constructive response to young offenders: reparation at the levels of justice and individual psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.211--220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisoners' Locus of Control Scale: French Translation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (4), pp.189--198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 48, pp.79--80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les facteurs psychologiques</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence in the schools: An evaluation and prediction of problems in a vocational high school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho Sup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1--52</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (3), pp.161--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Criminalités Spécifiques et Techniques D’Investigation</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The specialized jurisdiction in France: a better chance for minors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho Sup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.53--143</w:t>
+              <w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12 (2), pp.146--160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction française et validation d'une échelle de LOC pour prisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho Sup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.145--178</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (2), pp.73--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences à l'école: Evaluation et prédiction des difficultés dans un lycée à double vocation technique et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (2), pp.93--116</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (3), pp.161--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pingault</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles cognitifs et attributionnels depressogenes: validation d'un questionnaire traduit en langue francaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Swendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (2), pp.93--116</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.89--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blatier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Concepts of Intervention in the French Judicial Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (25), 93-116</w:t>
+              <w:t xml:space="preserve">Social Work in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.9--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'une attitude constructive chez le mineur délinquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Child, Youth and Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1/2), pp.99--118</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.93--113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blatier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses à un questionnaire et discours du patient: Quelle distance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Child, Youth and Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41 (4), pp.375--382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...586 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions du psychologue au tribunal pour enfants: contribution à une clinique du lien: L'expertise psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+              <w:t xml:space="preserve">, 1993, 47 (415), pp.299--304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi Salomon et le psychologue: jugement et expertise en matière judiciaire: L'expertise psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+              <w:t xml:space="preserve">, 1993, 47 (415), pp.251--255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...2161 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918811v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01918810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Pinocchio: le rôle de la justice auprès des mineurs: Représentations de l'enfance: ce que représente un enfant pour sa mère, pour l'école, pour la justice, pour un adolescent</w:t>
               </w:r>
@@ -4514,90 +4514,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillance normative au service de la promotion de l’activité physique chez les patients diabétiques de type ll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled study on an eating disorders group treatment: the body project treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Turgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,90 +5301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la Mindfulness dans le traitement des troubles des conduites alimentaires : revue systématique et méta-analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Turgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, recherche et prévention de la radicalisation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative est-elle résistante à l’idéologie pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mbanzoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6620,165 +6620,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le délinquant récidiviste, le délinquant transitoire et le délinquant persistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victime-Agresseur. Tome 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.97--108, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La délinquance grave des mineurs, l’urgence entre psychiatrie et justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Victimologie et criminologie. Approches cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.117--132, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918783v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01918780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus résilients et délinquance: l’évaluation des risques</w:t>
               </w:r>
@@ -7157,191 +7157,283 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude criminologique du filicide-suicide. Comprendre pour prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.51, Institut Robert Badinter. 2026, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeunes en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Auzoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP de la Mission. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7488,51 +7580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i6.4837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paulicand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91SF43W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pingault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Corrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Freedman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Corrado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02462889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jordanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-009-0158-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL6TMLD1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corrado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cohen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paulicand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chautant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Swendsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdellaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poussin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Quang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ross" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Levasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Msyguidine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/document/538732348/Advances-in-Clinical-Psychology-Volume-1#" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Desbouis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Matlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Pullin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel David Swendsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-radicalisation-violente/77692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mbanzoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bachler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i6.4837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paulicand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91SF43W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pingault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Corrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freedman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Corrado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Freedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02462889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jordanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-009-0158-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL6TMLD1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gimenez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paulicand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chautant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdellaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Swendsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poussin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Quang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ross" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Levasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Msyguidine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/document/538732348/Advances-in-Clinical-Psychology-Volume-1#" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Desbouis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Matlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Pullin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel David Swendsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-radicalisation-violente/77692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mbanzoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bachler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>