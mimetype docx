--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -692,165 +692,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criminalités Spécifiques et Techniques D’Investigation</w:t>
+                <w:t xml:space="preserve">L’approche développementale et la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho Sup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.53--143</w:t>
+              <w:t xml:space="preserve">, 2014, pp.145--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918759v1</w:t>
+                <w:t xml:space="preserve">hal-01918757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche développementale et la prévention</w:t>
+                <w:t xml:space="preserve">Criminalités Spécifiques et Techniques D’Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho Sup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.145--178</w:t>
+              <w:t xml:space="preserve">, 2014, pp.53--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918757v1</w:t>
+                <w:t xml:space="preserve">hal-01918759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs psychologiques</w:t>
               </w:r>
@@ -1481,50 +1481,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quoi les jeunes détenus se distinguent-ils des autres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.43--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La valeur des interdits et l’internalisation du jugement moral: une perspective développementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1546,139 +1628,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (3), pp.122--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918766v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01918765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported juvenile delinquency and family factors</w:t>
               </w:r>
@@ -1766,575 +1766,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quality of romantic relationships and representation of recidivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.226--231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Famille et délinquance juvénile: état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenile Delinquency and the Family Background: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des relations intimes et représentation des probabilités de récidive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (4), pp.226--231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female Delinquency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3, pp.257--265</w:t>
+              <w:t xml:space="preserve">, 2006, 1, pp.57--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Female Delinquency</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes délictueux au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.57--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délinquance des filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delinquency among Girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'émergence de l'agressivité physique au cours de la prime enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2588,51 +2588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Appearance of Physical Aggression in Early Childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2884,165 +2884,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La suggestibilité dans les témoignages: l'influence des mécanismes cognitifs et sociaux dans la formulation de l'information erronée: Témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.91--100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Locus of control, causal attributions, and self-esteem: A comparison between prisoners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offender Therapy and Comparative Criminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44 (1), pp.97--110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918791v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01918794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution causale et perception sociale dans l'évaluation des élèves difficiles par les enseignants de Cycle III</w:t>
               </w:r>
@@ -6294,51 +6294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, recherche et prévention de la radicalisation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative est-elle résistante à l’idéologie pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mbanzoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7157,51 +7157,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7232,208 +7232,356 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Scolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.51, Institut Robert Badinter. 2026, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits parentaux problématiques : repérer les enjeux et les répercussions pour les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Villion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ). 2025, https://www.justice.gouv.fr/sites/default/files/2025-12/2025_DPJJ_Synthese_Conflits_Parentaux.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Auzoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP de la Mission. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7580,51 +7728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i6.4837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paulicand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91SF43W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pingault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Corrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freedman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Corrado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Freedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02462889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jordanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-009-0158-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL6TMLD1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gimenez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paulicand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chautant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdellaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Swendsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poussin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Quang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ross" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Levasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Msyguidine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/document/538732348/Advances-in-Clinical-Psychology-Volume-1#" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Desbouis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Matlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Pullin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel David Swendsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-radicalisation-violente/77692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mbanzoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bachler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jop.v21i6.4837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paulicand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91SF43W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pingault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Corrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freedman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Corrado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Freedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02462889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jordanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-009-0158-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL6TMLD1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corrado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cohen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paulicand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chabanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chautant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdellaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Swendsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poussin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Quang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Methni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ross" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Levasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Msyguidine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/document/538732348/Advances-in-Clinical-Psychology-Volume-1#" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Desbouis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Matlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Pullin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel David Swendsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-radicalisation-violente/77692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mbanzoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bachler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berrih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>