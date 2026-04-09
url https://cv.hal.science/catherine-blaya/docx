--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Blaya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences de l'Education rattachée à l'URMIS (UMR CNRS 8245 - IMR IRD 205)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe en charge de la recherche et des relations internationales de l'ESPE de Nice - Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du CAPEF (Centre d’Analyse des Processus en Education et en Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée à la faculté d'Education de l'Université Laval - Québec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée au LASALE – Laboratoire Accrochages Scolaires et Alliances Educatives. HEP du Canton de Vaud. Lausanne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au Haut Conseil de l’Evaluation de la Recherche et de l’Enseignement Supérieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Observatoire International de la Violence à l'Ecole*: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ijvs**.**org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RESEAUX DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Flinders Research Centre: Student Wellbeing & Prevention of Violence (SWAPv) Promoting Mental Health - Preventing Violence </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.flinders.edu.au/ehl/swapv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la Chaire de recherche « sécurité et violence en milieu éducatif – Safey and violence in educational environments : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.violence-ecole.ulaval.ca/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du groupe de recherche français pour le groupe Eu Kids Online research network :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination internationale de la première conférence mondiale « Violence à l’école et politiques publiques ». – Unesco – Paris, 5, 6, 7 Mars 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du VII Congreso Interuniversitario de Organizaciones de Instituciones Educativas. Departamento de Didáctica y Organización Escolar de la Universidad del Pais Vasco/Euskal Herriko Univertsitatea. 4-6 juillet 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la conférence Ibéro-américaine « Violencias nas Escolas », 28-29 Avril 2004. Brasilia ; Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la 5ème « Violence à l’école et politiques publiques ». Mendoza – Argentina. Avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence internationale  « Usages numériques et cyberviolence » 28-29-30 Juin 2012. Paris – Université Paris Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Du décrochage scolaire à la réussite, expériences européenne et nord-américaines » 13 & 14 Mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Harcèlement, Cyberharcèlement, Sécurité Et Bien-Etre des Elèves ». ESPE, université Nice Sophia Antipolis. 9 Octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du colloque international du LASALE : Décrocher n’est pas une fatalité ! Le rôle de l’école dans l’accrochage scolaire. 14-15 mai 2014. Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la Conférence « Décrochage Scolaire et Formation Professionnelle. Draguignan. 20-22 Juin 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidence de la 6ème conférence « Violence à l’école et politiques publiques ». 20-22 Mai 2015 - Lima – Pérou.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fernando Forero Londono : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia escolar y construccion de la subjetividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cotutelle Université de Bourgogne (Catherine Blaya) et Université Distritale Francisco José de Caldas. Bogota. Colombie (Barbara Garcia Sanchez). Soutenance : septembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Berguer : Allocataire. La cyberviolence entre adolescents : prevalence, nature et processus en milieu scolaireUniversité de Bourgogne. Dijon. Novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Denecheau : Allocataire. Etude comparative de l'accrochage scolaire des enfants placés en France et en Angleterre : La suppléance familiale à l'épreuve de la question scolaire. Université Bordeaux Segalen. Décembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Stella Canon Cueca : Violencia Escolar Relacionada con Barras de Futbol en Bogota. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Septembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carmen Beatriz Torres: La violencia femenina en medio escolar. Sous la direction de Catherine Blaya et Barbara Garcia Sanchez. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Beaulieu : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative de la violence en milieu scolaire en France, Angleterre et Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Royer E., Blaya C. Université Laval à Québec. Québec. Soutenance : février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ana Zeron : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; co-tutelle de thèse avec Flores L., université catholique de Santiago de Chile. Soutenue en décembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosalie Poulin : Étude des facteurs du climat scolaire liés à la victimisation par les pairs à l’école et au taux de diplomation au secondaire. Codirection Claire Beaumont (directrice principale). Université Laval. Québec. Soutenance décembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Remazeilles : Alcoolisation massive des jeunes et scolarité. Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Roche : Le décrochage scolaire des étudiants de premier cycle universitaire. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Petry- Genay : L’insertion des élèves de handicap dans la formation professionnelle. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Philippe Anton : L’accrochage scolaire des enfants placés en famille d’accueil. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dumont. Contrat doctoral. Cyberviolence et cybersexisme. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iman Lakhdar : Contrat doctoral. le décrochage scolaire des enfants issus de l’immigration dans l’enseignement primaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanny Castaneda : La violence des enseignants à l’encontre des élèves, la situation colombienne. Cotutelle de thèse avec l’université Francisco de Caldas. Bogota.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the screen: Dissecting the nexus of victimization and cyberhate among adolescents through excessive internet use, online interactions with strangers and parental restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliia Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (2), pp.432-459. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blatant and subtle prejudice, and the role of teachers in conveying tolerance and respect for the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14675986.2021.2017643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of blatant and subtle prejudices as perceived by students: when teachers have their say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.43.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat scolaire et satisfaction professionnelle des enseignant-e-s: un enjeu pour la qualité du vivre et travailler ensemble en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.42.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets contextuels et organisationnels du dispositif ULIS sur le parcours de formation des jeunes en situation de handicap cognitif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petry Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire en famille d’accueil: L’influence des relations dans la fratrie d’accueil sur la scolarité des enfants «placés»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.41.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’affiliation et accrochage scolaire en famille d’accueil : une approche par les facteurs de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.103-115. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en formation professionnelle au-delà des idées préconçues. Le cas des « lycées des métiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal on School Climate and Violence Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en lycée professionnel au-delà des idées préconçues. Le cas des lycées des métiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.4731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Possemai et al., Shari'a in cyberspace: A case study from Australia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2383/83883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence à l’école : les élèves acteurs du changement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'école, laboratoire de fraternité?, 3 (352), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cyberviolence et Ecole, 33, pp. 69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses, victimization and online aggression: a comparative study between primary school and lower secondary school students in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-015-9293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école à l'ère du 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Climat scolaire et bien-être à l'école, 88-89 (02), p. 29-39. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-88-89-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’intervention contre la cyberviolence et le cyberharcèlement : quels moyens, quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/80466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques, perception de la violence en ligne et victimation chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS n°7, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les prises de risque sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (8), pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’ère du 2.0 : climat scolaire et cyberviolence. Climat scolaire et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Murat, F. et C. Simonis-Sueur (eds). Climat et bien-être à l'école. Éducation et Formations n°88-89., n°88-89., pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire : un point central pour expliquer la victimisation et la réussite scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumont Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenette Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education / Revue canadienne de l’éducation, 38:1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian Journal of Education / Revue canadienne de l’éducation, 38:1., 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des éducateurs sur la scolarité des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.474.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants placés par les services d'Aide sociale à l'enfance en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, e-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les priorités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves français et québécois à risque de décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurier Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.55-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire et alliances éducatives : vers une intégration des approches scolaires et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Plunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tièche Christinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Violencia en los Colegios de Enseñanza Primaria: ? Como estan los alumnos franceses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis, Revista Internacional de Investigación en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et harcèlement : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, p. 47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviant Youth Groups in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-010-9124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absentéisme des collégiens : prévalence et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école : l'impact de la matière enseignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS : de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya-Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberAgressionAdo-v1: a Dataset of Annotated Online Aggressions in French Collected through a Role-playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.867-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élèves de Lycée Professionnel : la tension particulière entre le travail et l’école », avec BLAYA C. Colloque : Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE), Lausanne 6-8 juillet 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lausanne Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabby in the Internet in France: uses and harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual conference of the European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, République Tchéque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital practices and cybervictimisation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First findings of a national French survey about cyberviolence among lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullying and Cyberbullying: The Interface between Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la cyberviolence un objet scientifique : un challenge pour la communauté de recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School dropout and school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The virtual anti-violence Campus at second life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia en Los Centros Educativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Nacional de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Veracruz, México. pp. 555-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberaggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que Sais-Je. PUF, 2025, Que Sais-Je, Charles Ruelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon enfant est victime/auteur de harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOUBEYRAN, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33, 2015, Les Dossiers des Sciences de l’Éducation, N°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ados dans le cyberespace - prises de risque et cyberviolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.192, 2010, pédagogies en développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence, l’état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Uses, Risk-Taking and Online Negative Experiences Among Secondary School Students in France and India: A Comparative Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandaram, Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirandeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhu Damanjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetic.br. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC Kids Online Brasil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://cetic.br/media/docs/publicacoes/2/TIC_Kids_2015_LIVRO_ELETRONICO.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration du climat scolaire en Europe et en Amérique du Nord : la mobilisation de tous pour la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 183-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Beaumont, B. Galand, Lucia, S. Les violences en milieu scolaire. Définir-prévenir-agir. Les Presses de l’Université Laval. Quebec. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-113., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Velicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smahel, D., &amp; Wright, M. (eds). The meaning of online problematic situations for children </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 2045-256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Definitions of Cyberbullying ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheithauer B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultze-Krumbholz H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmaestra R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smith, P. &amp; G. Steffgen. Cyberbullying through the New Media: Findings from an international network.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics &amp;quot;difficiles&amp;quot;, enseignants en difficulté, que peut-on faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir à apprendre, sous la dir. de Gaëtane Chapelle et Marcel Crahay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.75-85, 2009, Apprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bandes de jeunes en France : une enquête de délinquance autoreportée auprès de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHES et OND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La criminalité en France : rapport de l'Observatoire national de la délinquance 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.177-185, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'enquête française Cyberviolence à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bullying, Cyberbullying, and Pupil Safety and Well-Being » : une recherche Europe - Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INDIAN-EUROPEAN RESEARCH NETWORKING PROGRAMME IN THE SOCIAL SCIENCES. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité à l'école: le cas des Etats-Unis/New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR IPOGEES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et sécurité des enfants sur Internet : rapport pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eukidsonline. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and safety for children on the internet: the FR report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eukidsonline. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Blaya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences de l'Education rattachée à l'URMIS (UMR CNRS 8245 - IMR IRD 205)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe en charge de la recherche et des relations internationales de l'ESPE de Nice - Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du CAPEF (Centre d’Analyse des Processus en Education et en Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée à la faculté d'Education de l'Université Laval - Québec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée au LASALE – Laboratoire Accrochages Scolaires et Alliances Educatives. HEP du Canton de Vaud. Lausanne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au Haut Conseil de l’Evaluation de la Recherche et de l’Enseignement Supérieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Observatoire International de la Violence à l'Ecole*: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ijvs**.**org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RESEAUX DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Flinders Research Centre: Student Wellbeing & Prevention of Violence (SWAPv) Promoting Mental Health - Preventing Violence </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.flinders.edu.au/ehl/swapv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la Chaire de recherche « sécurité et violence en milieu éducatif – Safey and violence in educational environments : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.violence-ecole.ulaval.ca/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du groupe de recherche français pour le groupe Eu Kids Online research network :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination internationale de la première conférence mondiale « Violence à l’école et politiques publiques ». – Unesco – Paris, 5, 6, 7 Mars 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du VII Congreso Interuniversitario de Organizaciones de Instituciones Educativas. Departamento de Didáctica y Organización Escolar de la Universidad del Pais Vasco/Euskal Herriko Univertsitatea. 4-6 juillet 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la conférence Ibéro-américaine « Violencias nas Escolas », 28-29 Avril 2004. Brasilia ; Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la 5ème « Violence à l’école et politiques publiques ». Mendoza – Argentina. Avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence internationale  « Usages numériques et cyberviolence » 28-29-30 Juin 2012. Paris – Université Paris Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Du décrochage scolaire à la réussite, expériences européenne et nord-américaines » 13 & 14 Mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Harcèlement, Cyberharcèlement, Sécurité Et Bien-Etre des Elèves ». ESPE, université Nice Sophia Antipolis. 9 Octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du colloque international du LASALE : Décrocher n’est pas une fatalité ! Le rôle de l’école dans l’accrochage scolaire. 14-15 mai 2014. Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la Conférence « Décrochage Scolaire et Formation Professionnelle. Draguignan. 20-22 Juin 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidence de la 6ème conférence « Violence à l’école et politiques publiques ». 20-22 Mai 2015 - Lima – Pérou.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fernando Forero Londono : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia escolar y construccion de la subjetividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cotutelle Université de Bourgogne (Catherine Blaya) et Université Distritale Francisco José de Caldas. Bogota. Colombie (Barbara Garcia Sanchez). Soutenance : septembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Berguer : Allocataire. La cyberviolence entre adolescents : prevalence, nature et processus en milieu scolaireUniversité de Bourgogne. Dijon. Novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Denecheau : Allocataire. Etude comparative de l'accrochage scolaire des enfants placés en France et en Angleterre : La suppléance familiale à l'épreuve de la question scolaire. Université Bordeaux Segalen. Décembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Stella Canon Cueca : Violencia Escolar Relacionada con Barras de Futbol en Bogota. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Septembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carmen Beatriz Torres: La violencia femenina en medio escolar. Sous la direction de Catherine Blaya et Barbara Garcia Sanchez. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Beaulieu : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative de la violence en milieu scolaire en France, Angleterre et Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Royer E., Blaya C. Université Laval à Québec. Québec. Soutenance : février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ana Zeron : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; co-tutelle de thèse avec Flores L., université catholique de Santiago de Chile. Soutenue en décembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosalie Poulin : Étude des facteurs du climat scolaire liés à la victimisation par les pairs à l’école et au taux de diplomation au secondaire. Codirection Claire Beaumont (directrice principale). Université Laval. Québec. Soutenance décembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Remazeilles : Alcoolisation massive des jeunes et scolarité. Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Roche : Le décrochage scolaire des étudiants de premier cycle universitaire. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Petry- Genay : L’insertion des élèves de handicap dans la formation professionnelle. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Philippe Anton : L’accrochage scolaire des enfants placés en famille d’accueil. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dumont. Contrat doctoral. Cyberviolence et cybersexisme. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iman Lakhdar : Contrat doctoral. le décrochage scolaire des enfants issus de l’immigration dans l’enseignement primaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanny Castaneda : La violence des enseignants à l’encontre des élèves, la situation colombienne. Cotutelle de thèse avec l’université Francisco de Caldas. Bogota.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the screen: Dissecting the nexus of victimization and cyberhate among adolescents through excessive internet use, online interactions with strangers and parental restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliia Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (2), pp.432-459. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blatant and subtle prejudice, and the role of teachers in conveying tolerance and respect for the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14675986.2021.2017643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of blatant and subtle prejudices as perceived by students: when teachers have their say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.43.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat scolaire et satisfaction professionnelle des enseignant-e-s: un enjeu pour la qualité du vivre et travailler ensemble en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.42.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets contextuels et organisationnels du dispositif ULIS sur le parcours de formation des jeunes en situation de handicap cognitif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petry Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire en famille d’accueil: L’influence des relations dans la fratrie d’accueil sur la scolarité des enfants «placés»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.41.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’affiliation et accrochage scolaire en famille d’accueil : une approche par les facteurs de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.103-115. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en formation professionnelle au-delà des idées préconçues. Le cas des « lycées des métiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en lycée professionnel au-delà des idées préconçues. Le cas des lycées des métiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.4731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal on School Climate and Violence Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Possemai et al., Shari'a in cyberspace: A case study from Australia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2383/83883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence à l’école : les élèves acteurs du changement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'école, laboratoire de fraternité?, 3 (352), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire : un point central pour expliquer la victimisation et la réussite scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumont Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenette Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education / Revue canadienne de l’éducation, 38:1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian Journal of Education / Revue canadienne de l’éducation, 38:1., 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses, victimization and online aggression: a comparative study between primary school and lower secondary school students in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-015-9293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école à l'ère du 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Climat scolaire et bien-être à l'école, 88-89 (02), p. 29-39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-88-89-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cyberviolence et Ecole, 33, pp. 69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’intervention contre la cyberviolence et le cyberharcèlement : quels moyens, quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/80466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques, perception de la violence en ligne et victimation chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS n°7, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les prises de risque sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (8), pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’ère du 2.0 : climat scolaire et cyberviolence. Climat scolaire et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Murat, F. et C. Simonis-Sueur (eds). Climat et bien-être à l'école. Éducation et Formations n°88-89., n°88-89., pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des éducateurs sur la scolarité des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.474.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants placés par les services d'Aide sociale à l'enfance en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, e-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les priorités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et harcèlement : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, p. 47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves français et québécois à risque de décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurier Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.55-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire et alliances éducatives : vers une intégration des approches scolaires et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Plunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tièche Christinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Violencia en los Colegios de Enseñanza Primaria: ? Como estan los alumnos franceses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis, Revista Internacional de Investigación en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviant Youth Groups in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-010-9124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absentéisme des collégiens : prévalence et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école : l'impact de la matière enseignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS : de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya-Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberAgressionAdo-v1: a Dataset of Annotated Online Aggressions in French Collected through a Role-playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.867-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élèves de Lycée Professionnel : la tension particulière entre le travail et l’école », avec BLAYA C. Colloque : Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE), Lausanne 6-8 juillet 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lausanne Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabby in the Internet in France: uses and harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual conference of the European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, République Tchéque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital practices and cybervictimisation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First findings of a national French survey about cyberviolence among lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullying and Cyberbullying: The Interface between Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la cyberviolence un objet scientifique : un challenge pour la communauté de recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School dropout and school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The virtual anti-violence Campus at second life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia en Los Centros Educativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Nacional de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Veracruz, México. pp. 555-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberaggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que Sais-Je. PUF, 2025, Que Sais-Je, Charles Ruelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon enfant est victime/auteur de harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOUBEYRAN, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33, 2015, Les Dossiers des Sciences de l’Éducation, N°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ados dans le cyberespace - prises de risque et cyberviolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.192, 2010, pédagogies en développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence, l’état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Uses, Risk-Taking and Online Negative Experiences Among Secondary School Students in France and India: A Comparative Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandaram, Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirandeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhu Damanjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetic.br. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC Kids Online Brasil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://cetic.br/media/docs/publicacoes/2/TIC_Kids_2015_LIVRO_ELETRONICO.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration du climat scolaire en Europe et en Amérique du Nord : la mobilisation de tous pour la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 183-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Beaumont, B. Galand, Lucia, S. Les violences en milieu scolaire. Définir-prévenir-agir. Les Presses de l’Université Laval. Quebec. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-113., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Velicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smahel, D., &amp; Wright, M. (eds). The meaning of online problematic situations for children </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 2045-256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Definitions of Cyberbullying ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheithauer B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultze-Krumbholz H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmaestra R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smith, P. &amp; G. Steffgen. Cyberbullying through the New Media: Findings from an international network.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics &amp;quot;difficiles&amp;quot;, enseignants en difficulté, que peut-on faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir à apprendre, sous la dir. de Gaëtane Chapelle et Marcel Crahay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.75-85, 2009, Apprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bandes de jeunes en France : une enquête de délinquance autoreportée auprès de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHES et OND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La criminalité en France : rapport de l'Observatoire national de la délinquance 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.177-185, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'enquête française Cyberviolence à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bullying, Cyberbullying, and Pupil Safety and Well-Being » : une recherche Europe - Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INDIAN-EUROPEAN RESEARCH NETWORKING PROGRAMME IN THE SOCIAL SCIENCES. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité à l'école: le cas des Etats-Unis/New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR IPOGEES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et sécurité des enfants sur Internet : rapport pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eukidsonline. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and safety for children on the internet: the FR report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eukidsonline. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C188C112"/>
+    <w:nsid w:val="13FEBE5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ABA5C5F3"/>
+    <w:nsid w:val="28954C43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijvs.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flinders.edu.au/ehl/swapv/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Korol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arcidiacono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14675986.2021.2017643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.2.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03256640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petry Genay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.41.3.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/83883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-015-9293-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-88-89-02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/80466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Poulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Claire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenette Eric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.474.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DJFSX3H2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Plunus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ti&#232;che Christinat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-010-9124-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBG8KG2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandaram, Suresh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep Kaur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhu Damanjit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Velicu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheithauer B." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultze-Krumbholz H." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmaestra R." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijvs.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flinders.edu.au/ehl/swapv/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Korol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arcidiacono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14675986.2021.2017643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.2.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03256640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petry Genay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.41.3.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/83883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Poulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenette Eric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-015-9293-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-88-89-02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/80466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.474.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DJFSX3H2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Plunus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ti&#232;che Christinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-010-9124-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBG8KG2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandaram, Suresh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep Kaur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhu Damanjit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Velicu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheithauer B." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultze-Krumbholz H." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmaestra R." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>