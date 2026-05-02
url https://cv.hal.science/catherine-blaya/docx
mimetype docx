--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Blaya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences de l'Education rattachée à l'URMIS (UMR CNRS 8245 - IMR IRD 205)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe en charge de la recherche et des relations internationales de l'ESPE de Nice - Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du CAPEF (Centre d’Analyse des Processus en Education et en Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée à la faculté d'Education de l'Université Laval - Québec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée au LASALE – Laboratoire Accrochages Scolaires et Alliances Educatives. HEP du Canton de Vaud. Lausanne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au Haut Conseil de l’Evaluation de la Recherche et de l’Enseignement Supérieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Observatoire International de la Violence à l'Ecole*: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ijvs**.**org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RESEAUX DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Flinders Research Centre: Student Wellbeing & Prevention of Violence (SWAPv) Promoting Mental Health - Preventing Violence </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.flinders.edu.au/ehl/swapv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la Chaire de recherche « sécurité et violence en milieu éducatif – Safey and violence in educational environments : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.violence-ecole.ulaval.ca/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du groupe de recherche français pour le groupe Eu Kids Online research network :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination internationale de la première conférence mondiale « Violence à l’école et politiques publiques ». – Unesco – Paris, 5, 6, 7 Mars 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du VII Congreso Interuniversitario de Organizaciones de Instituciones Educativas. Departamento de Didáctica y Organización Escolar de la Universidad del Pais Vasco/Euskal Herriko Univertsitatea. 4-6 juillet 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la conférence Ibéro-américaine « Violencias nas Escolas », 28-29 Avril 2004. Brasilia ; Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la 5ème « Violence à l’école et politiques publiques ». Mendoza – Argentina. Avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence internationale  « Usages numériques et cyberviolence » 28-29-30 Juin 2012. Paris – Université Paris Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Du décrochage scolaire à la réussite, expériences européenne et nord-américaines » 13 & 14 Mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Harcèlement, Cyberharcèlement, Sécurité Et Bien-Etre des Elèves ». ESPE, université Nice Sophia Antipolis. 9 Octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du colloque international du LASALE : Décrocher n’est pas une fatalité ! Le rôle de l’école dans l’accrochage scolaire. 14-15 mai 2014. Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la Conférence « Décrochage Scolaire et Formation Professionnelle. Draguignan. 20-22 Juin 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidence de la 6ème conférence « Violence à l’école et politiques publiques ». 20-22 Mai 2015 - Lima – Pérou.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fernando Forero Londono : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia escolar y construccion de la subjetividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cotutelle Université de Bourgogne (Catherine Blaya) et Université Distritale Francisco José de Caldas. Bogota. Colombie (Barbara Garcia Sanchez). Soutenance : septembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Berguer : Allocataire. La cyberviolence entre adolescents : prevalence, nature et processus en milieu scolaireUniversité de Bourgogne. Dijon. Novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Denecheau : Allocataire. Etude comparative de l'accrochage scolaire des enfants placés en France et en Angleterre : La suppléance familiale à l'épreuve de la question scolaire. Université Bordeaux Segalen. Décembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Stella Canon Cueca : Violencia Escolar Relacionada con Barras de Futbol en Bogota. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Septembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carmen Beatriz Torres: La violencia femenina en medio escolar. Sous la direction de Catherine Blaya et Barbara Garcia Sanchez. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Beaulieu : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative de la violence en milieu scolaire en France, Angleterre et Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Royer E., Blaya C. Université Laval à Québec. Québec. Soutenance : février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ana Zeron : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; co-tutelle de thèse avec Flores L., université catholique de Santiago de Chile. Soutenue en décembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosalie Poulin : Étude des facteurs du climat scolaire liés à la victimisation par les pairs à l’école et au taux de diplomation au secondaire. Codirection Claire Beaumont (directrice principale). Université Laval. Québec. Soutenance décembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Remazeilles : Alcoolisation massive des jeunes et scolarité. Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Roche : Le décrochage scolaire des étudiants de premier cycle universitaire. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Petry- Genay : L’insertion des élèves de handicap dans la formation professionnelle. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Philippe Anton : L’accrochage scolaire des enfants placés en famille d’accueil. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dumont. Contrat doctoral. Cyberviolence et cybersexisme. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iman Lakhdar : Contrat doctoral. le décrochage scolaire des enfants issus de l’immigration dans l’enseignement primaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanny Castaneda : La violence des enseignants à l’encontre des élèves, la situation colombienne. Cotutelle de thèse avec l’université Francisco de Caldas. Bogota.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the screen: Dissecting the nexus of victimization and cyberhate among adolescents through excessive internet use, online interactions with strangers and parental restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliia Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (2), pp.432-459. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blatant and subtle prejudice, and the role of teachers in conveying tolerance and respect for the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14675986.2021.2017643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of blatant and subtle prejudices as perceived by students: when teachers have their say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.43.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat scolaire et satisfaction professionnelle des enseignant-e-s: un enjeu pour la qualité du vivre et travailler ensemble en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.42.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets contextuels et organisationnels du dispositif ULIS sur le parcours de formation des jeunes en situation de handicap cognitif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petry Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire en famille d’accueil: L’influence des relations dans la fratrie d’accueil sur la scolarité des enfants «placés»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.41.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’affiliation et accrochage scolaire en famille d’accueil : une approche par les facteurs de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.103-115. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en formation professionnelle au-delà des idées préconçues. Le cas des « lycées des métiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en lycée professionnel au-delà des idées préconçues. Le cas des lycées des métiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.4731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal on School Climate and Violence Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Possemai et al., Shari'a in cyberspace: A case study from Australia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2383/83883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence à l’école : les élèves acteurs du changement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'école, laboratoire de fraternité?, 3 (352), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire : un point central pour expliquer la victimisation et la réussite scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumont Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenette Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education / Revue canadienne de l’éducation, 38:1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian Journal of Education / Revue canadienne de l’éducation, 38:1., 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses, victimization and online aggression: a comparative study between primary school and lower secondary school students in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-015-9293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école à l'ère du 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Climat scolaire et bien-être à l'école, 88-89 (02), p. 29-39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-88-89-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cyberviolence et Ecole, 33, pp. 69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’intervention contre la cyberviolence et le cyberharcèlement : quels moyens, quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/80466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques, perception de la violence en ligne et victimation chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS n°7, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les prises de risque sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (8), pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’ère du 2.0 : climat scolaire et cyberviolence. Climat scolaire et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Murat, F. et C. Simonis-Sueur (eds). Climat et bien-être à l'école. Éducation et Formations n°88-89., n°88-89., pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des éducateurs sur la scolarité des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.474.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants placés par les services d'Aide sociale à l'enfance en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, e-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les priorités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et harcèlement : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, p. 47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves français et québécois à risque de décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurier Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.55-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire et alliances éducatives : vers une intégration des approches scolaires et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Plunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tièche Christinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Violencia en los Colegios de Enseñanza Primaria: ? Como estan los alumnos franceses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis, Revista Internacional de Investigación en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviant Youth Groups in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-010-9124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absentéisme des collégiens : prévalence et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école : l'impact de la matière enseignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS : de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya-Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberAgressionAdo-v1: a Dataset of Annotated Online Aggressions in French Collected through a Role-playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.867-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élèves de Lycée Professionnel : la tension particulière entre le travail et l’école », avec BLAYA C. Colloque : Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE), Lausanne 6-8 juillet 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lausanne Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabby in the Internet in France: uses and harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual conference of the European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, République Tchéque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital practices and cybervictimisation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First findings of a national French survey about cyberviolence among lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullying and Cyberbullying: The Interface between Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la cyberviolence un objet scientifique : un challenge pour la communauté de recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School dropout and school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The virtual anti-violence Campus at second life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia en Los Centros Educativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Nacional de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Veracruz, México. pp. 555-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberaggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que Sais-Je. PUF, 2025, Que Sais-Je, Charles Ruelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon enfant est victime/auteur de harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOUBEYRAN, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33, 2015, Les Dossiers des Sciences de l’Éducation, N°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ados dans le cyberespace - prises de risque et cyberviolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.192, 2010, pédagogies en développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence, l’état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Uses, Risk-Taking and Online Negative Experiences Among Secondary School Students in France and India: A Comparative Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandaram, Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirandeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhu Damanjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetic.br. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC Kids Online Brasil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://cetic.br/media/docs/publicacoes/2/TIC_Kids_2015_LIVRO_ELETRONICO.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration du climat scolaire en Europe et en Amérique du Nord : la mobilisation de tous pour la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 183-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Beaumont, B. Galand, Lucia, S. Les violences en milieu scolaire. Définir-prévenir-agir. Les Presses de l’Université Laval. Quebec. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-113., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Velicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smahel, D., &amp; Wright, M. (eds). The meaning of online problematic situations for children </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 2045-256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Definitions of Cyberbullying ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheithauer B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultze-Krumbholz H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmaestra R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smith, P. &amp; G. Steffgen. Cyberbullying through the New Media: Findings from an international network.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics &amp;quot;difficiles&amp;quot;, enseignants en difficulté, que peut-on faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir à apprendre, sous la dir. de Gaëtane Chapelle et Marcel Crahay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.75-85, 2009, Apprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bandes de jeunes en France : une enquête de délinquance autoreportée auprès de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHES et OND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La criminalité en France : rapport de l'Observatoire national de la délinquance 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.177-185, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'enquête française Cyberviolence à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bullying, Cyberbullying, and Pupil Safety and Well-Being » : une recherche Europe - Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INDIAN-EUROPEAN RESEARCH NETWORKING PROGRAMME IN THE SOCIAL SCIENCES. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité à l'école: le cas des Etats-Unis/New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR IPOGEES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et sécurité des enfants sur Internet : rapport pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eukidsonline. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and safety for children on the internet: the FR report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eukidsonline. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Blaya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS ACTUELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences de l'Education rattachée à l'URMIS (UMR CNRS 8245 - IMR IRD 205)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe en charge de la recherche et des relations internationales de l'ESPE de Nice - Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du CAPEF (Centre d’Analyse des Processus en Education et en Formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée à la faculté d'Education de l'Université Laval - Québec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associée au LASALE – Laboratoire Accrochages Scolaires et Alliances Educatives. HEP du Canton de Vaud. Lausanne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au Haut Conseil de l’Evaluation de la Recherche et de l’Enseignement Supérieur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Observatoire International de la Violence à l'Ecole*: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ijvs**.**org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RESEAUX DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Flinders Research Centre: Student Wellbeing & Prevention of Violence (SWAPv) Promoting Mental Health - Preventing Violence </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.flinders.edu.au/ehl/swapv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la Chaire de recherche « sécurité et violence en milieu éducatif – Safey and violence in educational environments : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.violence-ecole.ulaval.ca/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice du groupe de recherche français pour le groupe Eu Kids Online research network :</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation conférences et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination internationale de la première conférence mondiale « Violence à l’école et politiques publiques ». – Unesco – Paris, 5, 6, 7 Mars 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du VII Congreso Interuniversitario de Organizaciones de Instituciones Educativas. Departamento de Didáctica y Organización Escolar de la Universidad del Pais Vasco/Euskal Herriko Univertsitatea. 4-6 juillet 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique de la conférence Ibéro-américaine « Violencias nas Escolas », 28-29 Avril 2004. Brasilia ; Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-présidente de la 5ème « Violence à l’école et politiques publiques ». Mendoza – Argentina. Avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence internationale  « Usages numériques et cyberviolence » 28-29-30 Juin 2012. Paris – Université Paris Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Du décrochage scolaire à la réussite, expériences européenne et nord-américaines » 13 & 14 Mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidente de la conférence : « Harcèlement, Cyberharcèlement, Sécurité Et Bien-Etre des Elèves ». ESPE, université Nice Sophia Antipolis. 9 Octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du colloque international du LASALE : Décrocher n’est pas une fatalité ! Le rôle de l’école dans l’accrochage scolaire. 14-15 mai 2014. Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la Conférence « Décrochage Scolaire et Formation Professionnelle. Draguignan. 20-22 Juin 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation et Présidence de la 6ème conférence « Violence à l’école et politiques publiques ». 20-22 Mai 2015 - Lima – Pérou.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fernando Forero Londono : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia escolar y construccion de la subjetividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cotutelle Université de Bourgogne (Catherine Blaya) et Université Distritale Francisco José de Caldas. Bogota. Colombie (Barbara Garcia Sanchez). Soutenance : septembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Berguer : Allocataire. La cyberviolence entre adolescents : prevalence, nature et processus en milieu scolaireUniversité de Bourgogne. Dijon. Novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Denecheau : Allocataire. Etude comparative de l'accrochage scolaire des enfants placés en France et en Angleterre : La suppléance familiale à l'épreuve de la question scolaire. Université Bordeaux Segalen. Décembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Stella Canon Cueca : Violencia Escolar Relacionada con Barras de Futbol en Bogota. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Septembre 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carmen Beatriz Torres: La violencia femenina en medio escolar. Sous la direction de Catherine Blaya et Barbara Garcia Sanchez. Cotutelle Université de Bourgogne/Université Distritale de Bogota. Soutenance : Janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Beaulieu : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative de la violence en milieu scolaire en France, Angleterre et Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Royer E., Blaya C. Université Laval à Québec. Québec. Soutenance : février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ana Zeron : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; co-tutelle de thèse avec Flores L., université catholique de Santiago de Chile. Soutenue en décembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosalie Poulin : Étude des facteurs du climat scolaire liés à la victimisation par les pairs à l’école et au taux de diplomation au secondaire. Codirection Claire Beaumont (directrice principale). Université Laval. Québec. Soutenance décembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Remazeilles : Alcoolisation massive des jeunes et scolarité. Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Roche : Le décrochage scolaire des étudiants de premier cycle universitaire. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Petry- Genay : L’insertion des élèves de handicap dans la formation professionnelle. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Philippe Anton : L’accrochage scolaire des enfants placés en famille d’accueil. Université Nice Sophia Antipolis. Soutenance prévue en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dumont. Contrat doctoral. Cyberviolence et cybersexisme. Université Nice Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iman Lakhdar : Contrat doctoral. le décrochage scolaire des enfants issus de l’immigration dans l’enseignement primaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanny Castaneda : La violence des enseignants à l’encontre des élèves, la situation colombienne. Cotutelle de thèse avec l’université Francisco de Caldas. Bogota.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the screen: Dissecting the nexus of victimization and cyberhate among adolescents through excessive internet use, online interactions with strangers and parental restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliia Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (2), pp.432-459. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blatant and subtle prejudice, and the role of teachers in conveying tolerance and respect for the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14675986.2021.2017643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of blatant and subtle prejudices as perceived by students: when teachers have their say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Arcidiacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.43.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat scolaire et satisfaction professionnelle des enseignant-e-s: un enjeu pour la qualité du vivre et travailler ensemble en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.42.3.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets contextuels et organisationnels du dispositif ULIS sur le parcours de formation des jeunes en situation de handicap cognitif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petry Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire en famille d’accueil: L’influence des relations dans la fratrie d’accueil sur la scolarité des enfants «placés»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.41.3.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment d’affiliation et accrochage scolaire en famille d’accueil : une approche par les facteurs de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.103-115. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en formation professionnelle au-delà des idées préconçues. Le cas des « lycées des métiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en lycée professionnel au-delà des idées préconçues. Le cas des lycées des métiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.4731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal on School Climate and Violence Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Possemai et al., Shari'a in cyberspace: A case study from Australia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2383/83883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence à l’école : les élèves acteurs du changement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'école, laboratoire de fraternité?, 3 (352), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école à l'ère du 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Climat scolaire et bien-être à l'école, 88-89 (02), p. 29-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-88-89-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses, victimization and online aggression: a comparative study between primary school and lower secondary school students in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-015-9293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cyberviolence et Ecole, 33, pp. 69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’intervention contre la cyberviolence et le cyberharcèlement : quels moyens, quelle efficacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques, perception de la violence en ligne et victimation chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS n°7, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbandono scolastico in Francia. Analisi critica delle politiche pubbliche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/80466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les prises de risque sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (8), pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’ère du 2.0 : climat scolaire et cyberviolence. Climat scolaire et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Murat, F. et C. Simonis-Sueur (eds). Climat et bien-être à l'école. Éducation et Formations n°88-89., n°88-89., pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire : un point central pour expliquer la victimisation et la réussite scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumont Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenette Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Education / Revue canadienne de l’éducation, 38:1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian Journal of Education / Revue canadienne de l’éducation, 38:1., 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des éducateurs sur la scolarité des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.474.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants placés par les services d'Aide sociale à l'enfance en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, e-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les priorités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves français et québécois à risque de décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurier Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.55-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage scolaire et alliances éducatives : vers une intégration des approches scolaires et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Plunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tièche Christinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Violencia en los Colegios de Enseñanza Primaria: ? Como estan los alumnos franceses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magis, Revista Internacional de Investigación en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.339-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et harcèlement : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, p. 47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviant Youth Groups in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal on Criminal Policy and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10610-010-9124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00539940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absentéisme des collégiens : prévalence et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école : l'impact de la matière enseignée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école et EPS : de l'ambiguïté des relations à un particularisme éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaya-Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberAgressionAdo-v1: a Dataset of Annotated Online Aggressions in French Collected through a Role-playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.867-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élèves de Lycée Professionnel : la tension particulière entre le travail et l’école », avec BLAYA C. Colloque : Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE), Lausanne 6-8 juillet 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'accrochage et continuité éducative (Haute Ecole Pédagogique de Lausanne, Laboratoire sur l’accrochage scolaire et les alliances éducatives (LASALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lausanne Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabby in the Internet in France: uses and harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual conference of the European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, République Tchéque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital practices and cybervictimisation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fartoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of European Society of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First findings of a national French survey about cyberviolence among lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullying and Cyberbullying: The Interface between Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la cyberviolence un objet scientifique : un challenge pour la communauté de recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School dropout and school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The virtual anti-violence Campus at second life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia en Los Centros Educativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Nacional de Investigación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Veracruz, México. pp. 555-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberaggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya-Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que Sais-Je. PUF, 2025, Que Sais-Je, Charles Ruelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon enfant est victime/auteur de harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOUBEYRAN, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33, 2015, Les Dossiers des Sciences de l’Éducation, N°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ados dans le cyberespace - prises de risque et cyberviolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrochages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.192, 2010, pédagogies en développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Uses, Risk-Taking and Online Negative Experiences Among Secondary School Students in France and India: A Comparative Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandaram, Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirandeep Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhu Damanjit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetic.br. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC Kids Online Brasil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://cetic.br/media/docs/publicacoes/2/TIC_Kids_2015_LIVRO_ELETRONICO.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberviolence, l’état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration du climat scolaire en Europe et en Amérique du Nord : la mobilisation de tous pour la réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> In E. Debarbieux. L'école face à la Violence - Décrire, expliquer, agir. Paris : Dunod, pp. 183-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cyberviolence doit-elle être prise au sérieux par les équipes éducatives ? Exploration du lien entre la cyberviolence et le climat scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Beaumont, B. Galand, Lucia, S. Les violences en milieu scolaire. Définir-prévenir-agir. Les Presses de l’Université Laval. Quebec. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-113., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Velicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smahel, D., &amp; Wright, M. (eds). The meaning of online problematic situations for children </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 2045-256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Definitions of Cyberbullying ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheithauer B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultze-Krumbholz H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmaestra R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smith, P. &amp; G. Steffgen. Cyberbullying through the New Media: Findings from an international network.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics &amp;quot;difficiles&amp;quot;, enseignants en difficulté, que peut-on faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir à apprendre, sous la dir. de Gaëtane Chapelle et Marcel Crahay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.75-85, 2009, Apprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bandes de jeunes en France : une enquête de délinquance autoreportée auprès de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHES et OND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La criminalité en France : rapport de l'Observatoire national de la délinquance 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.177-185, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'enquête française Cyberviolence à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bullying, Cyberbullying, and Pupil Safety and Well-Being » : une recherche Europe - Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INDIAN-EUROPEAN RESEARCH NETWORKING PROGRAMME IN THE SOCIAL SCIENCES. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité à l'école: le cas des Etats-Unis/New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR IPOGEES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et sécurité des enfants sur Internet : rapport pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eukidsonline. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and safety for children on the internet: the FR report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Alava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eukidsonline. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FEBE5C"/>
+    <w:nsid w:val="9257ECED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28954C43"/>
+    <w:nsid w:val="D3AAF3C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijvs.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flinders.edu.au/ehl/swapv/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Korol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arcidiacono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14675986.2021.2017643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.2.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03256640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petry Genay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.41.3.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/83883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Poulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenette Eric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-015-9293-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-88-89-02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/80466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.474.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DJFSX3H2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Plunus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ti&#232;che Christinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-010-9124-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBG8KG2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandaram, Suresh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep Kaur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhu Damanjit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Velicu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheithauer B." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultze-Krumbholz H." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmaestra R." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijvs.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flinders.edu.au/ehl/swapv/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lse.ac.uk/media@lse/research/EUKidsOnline/ParticipatingCountries/france.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Korol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arcidiacono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14675986.2021.2017643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.2.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03256640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petry Genay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.41.3.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/83883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-88-89-02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-015-9293-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/80466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Poulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Claire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenette Eric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.474.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DJFSX3H2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Plunus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ti&#232;che Christinat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10610-010-9124-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBG8KG2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaya-Debarbieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandaram, Suresh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirandeep Kaur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhu Damanjit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Velicu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheithauer B." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultze-Krumbholz H." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmaestra R." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>