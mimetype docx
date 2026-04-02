--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -4594,351 +4594,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation halieutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remontée migratoire des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Elie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.R. Sabatié</w:t>
+                <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841842v1</w:t>
+                <w:t xml:space="preserve">hal-02842161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remontée migratoire des adultes</w:t>
+                <w:t xml:space="preserve">Caractéristiques des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.W. Aprahamian</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Aprahamiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
+              <w:t xml:space="preserve">Les aloses Alosa alosa et Alosa fallax spp. : Ecobiologie et variabilité des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842161v1</w:t>
+                <w:t xml:space="preserve">hal-02842599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploitation halieutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aloses Alosa alosa et Alosa fallax spp. : Ecobiologie et variabilité des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2000</w:t>
+              <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842599v1</w:t>
+                <w:t xml:space="preserve">hal-02841842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de détermination de l'âge de la grande alose (Alosa alosa) à partir des écailles</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>