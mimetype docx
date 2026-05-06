--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -56,79 +56,86 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1990 : Thèse Université de Rennes I, Migration, reproduction, caractéristiques biologiques et attribution de l’âge par scalimétrie et otholimétrie des aloses (Alosa sp.) dans le bassin de la Loire.1990-1993 : Vacataire à l’Université de Tours à la formation continue pour adultes, Ingénierie des Milieux Aquatiques et des Corridors Fluviaux (IMACOF).1993 : Maître de Conférences Université François Rabelais Tours.1993-2007 : Recherche à l’IRBI.2008 – 2025: UMR CNRS 7324 CITERES Université de Tours, équipe IPAPE/DATE. Chercheuse associée depuis septembre 2024 car en retraite depuis cette date.</w:t>
+        <w:t xml:space="preserve">1990 : Thèse Université de Rennes I, Migration, reproduction, caractéristiques biologiques et attribution de l’âge par scalimétrie et otholimétrie des aloses (Alosa sp.) dans le bassin de la Loire.1993 : Maître de Conférences Université François Rabelais Tours.1993-2007 : Recherche à l’IRBI.2008 – 2024: UMR CNRS 7324 CITERES Université de Tours, équipe IPAPE/DATE. Chercheuse associée depuis septembre 2024 car en retraite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2008 à 2013, responsabilité pédagogique et administrative de la L3 IMACOF. Septembre 2013, intégration du département IMACOF, dont j’ai pris la direction, dans l’Ecole Polytechnique de l’Université de Tours puis montage et portage de la maquette du diplôme d’ingénieur en Génie de l’Aménagement et de l’Environnement de Polytech Tours. Responsable du recrutement pour ce département de 2017 à 2024.</w:t>
+        <w:t xml:space="preserve">2008 à 2013, responsabilité pédagogique et administrative de la L3 IMACOF. Septembre 2013, intégration dans l’Ecole Polytechnique de l’Université de Tours, diplôme d’ingénieur en Génie de l’Aménagement et de l’Environnement. Responsable du recrutement pour ce département de 2017 à 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans un contexte d’écologie appliquée, in situ. Ce type de recherche, nécessite une grande capacité d’adaptation aux aléas environnementaux mais aussi aux acteurs et usagers des écosystèmes étudiés. Les thèmes sont les communautés de poissons et d’invertébrés dans des contextes de perturbations ou d’invasions biologiques, le fonctionnement des hydrosystèmes, les impacts des activités anthropiques sur des populations de poissons migrateurs amphihalins.Pour mes travaux utilisant les poissons migrateurs j’ai développé des partenariats avec des acteurs de terrain qui sont les pêcheurs professionnels fluviaux. Cette démarche de type sciences participatives a été lancé en1984.Membre du CS de la Réserve Naturelle Nationale de Chérine, du PNR Loire-Anjou-Touraine, représentante de l’UMR CITERES au sein de la Zone Atelier Loire LTSER, animatrice de la Plateforme Grand Cours d’Eau et membre du comité de direction de 2020 à 2024.Membre des groupes de travail National Silure et Aloses-Lamproies pilotés par l’OFB.</w:t>
+        <w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans un contexte d’écologie appliquée, in situ. Ce type de recherche, nécessite une grande capacité d’adaptation aux aléas environnementaux mais aussi aux acteurs et usagers des écosystèmes étudiés. Les thèmes sont les communautés de poissons et d’invertébrés dans des contextes de perturbations ou d’invasions biologiques, le fonctionnement des hydrosystèmes, les impacts des activités anthropiques sur des populations de poissons migrateurs amphihalins avec un focus sur certaines espèces exotiques envahissantes et le changement climatique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Auditions du Parlement de Loire #2. Auditionnée sur le thème « À l'écoute des non-humains ». 14 dec 2019, POLAU, Blois. Le Parlement de Loire est une fiction institutionnelle au long cours qui imagine de nouvelles manières de cohabiter et de considérer le fleuve.</w:t>
+        <w:t xml:space="preserve">Pour mes travaux utilisant les poissons migrateurs j’ai développé des partenariats avec des acteurs de terrain qui sont les pêcheurs professionnels fluviaux. Cette démarche de type sciences participatives a été lancé en1984 et m’a permis en 2024 et 2025 de participer au travail d’inscription au Patrimoine Culturel Immatériel de la nation (PCI) des techniques du guideau et du filet barrage.Actuellement à la retraite, je continue mes trvaux dans différents conseils scientifiques (cf ci desosus) et participe activement aux activités du CS du projet ENTRAVE et à un projet mêlant sciences et arts, Gaiagraphie ligérienne avec la MSH centre Val de Loire et B Pinero. Ce projet propose une approche croisée transdisciplinaire dans le domaine de la recherche-création. Il pose également la question de la circulation des savoirs en combinant des données issues de plusieurs disciplines en sciences humaines et en sciences de l’environnement tout en intégrant les savoirs des acteurs. Le projet ENTRAVE travaile autour de la problématique de la restauration de la continuité écologique de cours d’eau. c'est une recherche-action qui propose de mettre en oeuvre une enquête puis une concertation d’un genre nouveau, théâtral, performatif, mettant en négociation différents intérêts humains et non-humains en présence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable Hygiène et sécurité pour l’équipe IPAPE de CITERES de 2008 à 2024.Plongeuse niveau 2 et apnéiste niveau 2. Formation Juge apnée niveau 1 en 2024.Yoga et pratique Feldenkreis.Patchwork et appliqué, Photo naturaliste.Animatrice Fresque du Climat.</w:t>
+        <w:t xml:space="preserve">Membre du CS de la Réserve Naturelle Nationale de Chérine, du PNR Loire-Anjou-Touraine, et de la mission Val de Loire Patrimoine mondial.Représentante de l’UMR CITERES au sein de la Zone Atelier Loire LTSER, animatrice de la Plateforme Grand Cours d’Eau et membre du comité de direction de 2020 à 2024.Membre des groupes de travail National Silure et Aloses-Lamproies pilotés par l’OFB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis septembre 2024, développement d’activités de médiation scientifique et de sciences participatives avec la Maison de la Loire 37 et l’association NEVA Nature Environnement en val d’Amboise.Responsable Hygiène et sécurité pour l’équipe IPAPE de CITERES de 2008 à 2024.Plongeuse niveau 2 et apnéiste niveau 2. Formation Juge apnée niveau 1 en 2024. Participation à l’inclusion en apnée et en nage avec palmes.Yoga et pratique Feldenkreis.Patchwork et appliqué, Photo naturaliste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -3032,119 +3039,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement écologique de la Loire : une étude isotopique sur les bases alimentaires des réseaux trophiques « Stable isotope analysis Loire, SIAL » Rapport scientifique du projet</w:t>
+                <w:t xml:space="preserve">SILURUS : Etude du silure à l'échelle de la Loire en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl M Wantzen</w:t>
+                <w:t xml:space="preserve">Nicolas Belhamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre; CITERES. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre, CR pays de la Loire. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135668v1</w:t>
+                <w:t xml:space="preserve">hal-02175556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des aloses en Loire moyenne et approche de la prédation par le silure</w:t>
               </w:r>
@@ -3190,106 +3184,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SILURUS : Etude du silure à l'échelle de la Loire en région Pays de la Loire</w:t>
+                <w:t xml:space="preserve">Fonctionnement écologique de la Loire : une étude isotopique sur les bases alimentaires des réseaux trophiques « Stable isotope analysis Loire, SIAL » Rapport scientifique du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belhamiti</w:t>
+                <w:t xml:space="preserve">Karl M Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre, CR pays de la Loire. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre; CITERES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175556v1</w:t>
+                <w:t xml:space="preserve">hal-02135668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des cohortes de grande alose (Alosa alosa L.) en Loire de 1980 à 2005, liens entre indice d'abondance et facteurs environnementaux.</w:t>
               </w:r>
@@ -3627,51 +3634,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02857977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3881,293 +3888,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l'estimation d'abondance des silures en cours d'eau</w:t>
+                <w:t xml:space="preserve">La co-construction d'interactions, pêcheurs professionnels chercheurs autour des poissons migrateurs dans le bassin de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZA Loire, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Comment renforcer la coopération et la construction de projets entre chercheurs et gestionnaires sur le bassin de la Loire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZAL; FCEN Centre Val de Loire, Sep 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388436v1</w:t>
+                <w:t xml:space="preserve">hal-05603736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection phytosanitaire et biodiversité en agriculture biologique. Le cas des vergers de pommiers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faisabilité de l'estimation d'abondance des silures en cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Rieux</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZA Loire, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824075v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection phytosanitaire et biodiversité en agriculture biologique. Le cas des vergers de pommiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dinabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une methode de determination de l'age de la grande alose (Alosa alosa) a partir des ecailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4183,51 +4285,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4237,400 +4339,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loire – A Cultural and Environmental Exception in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl M. Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marmiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wantzen, Karl M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River culture: life as a dance to the rhythm of the waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, pp.699--721, 2023, 978-92-3-100540-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54677/VNTD8327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European eel (Anguilla anguilla) in France: An Example of Close Cooperation Among Researchers and Fishers to Study and Manage an Endangered Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography Challenges to Future Earth : Human and Natural Impacts on our Seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.69-93, 2019, 978-3-030-00137-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00138-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune piscicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Moatar et N. Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le continuum fluvio estuarien du bassin de la Loire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2016, Synthèses, 978-2-7592-2401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remontée migratoire des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4639,228 +4741,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Aprahamiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses Alosa alosa et Alosa fallax spp. : Ecobiologie et variabilité des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,73 +4990,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de détermination de l'âge de la grande alose (Alosa alosa) à partir des écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4974,51 +5076,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORSTOM INRA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissus durs et âge individuel des vertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM INRA, pp.460, 1992, Colloques et Séminaires, 2-7099-1071-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5028,78 +5130,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact biologique de la protection contre le carpocapse des pommes (APR 1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5233,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation et réduction des risques liés à l'utilisation des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Avignon, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5185,65 +5287,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,105 +5373,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : écobiologie et variabilité des populations, BAGNINIERE J.L., ELIE P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.199-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, répartition, reproduction, caractéristiques biologiques et taxonomie des aloses (Alosa sp.) dans le bassin de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1; Université Paris XII Val de Marne, 1990. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05603787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et reproduction de la grande Alose (Alosa alosa)sur la Loire en 1988. Rapport final, Contrat INRA/SRETIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5391,65 +5609,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02857290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5596,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05603787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>