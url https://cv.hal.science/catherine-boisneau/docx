--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -568,295 +568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected host for the endangered giant freshwater pearl mussel Margaritifera auricularia (Spengler, 1793) as a conservation tool</w:t>
+                <w:t xml:space="preserve">The epigenetic regulation of HsMar1, a human DNA transposon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Soler</w:t>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gabori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guerez</w:t>
+                <w:t xml:space="preserve">Charles Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (10), pp.1758-1770. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.3164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-019-0719-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481568v1</w:t>
+                <w:t xml:space="preserve">hal-02886619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenetic regulation of HsMar1, a human DNA transposon</w:t>
+                <w:t xml:space="preserve">An unexpected host for the endangered giant freshwater pearl mussel Margaritifera auricularia (Spengler, 1793) as a conservation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Joaquin Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Genty</w:t>
+                <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Gabori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+                <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Esnault</w:t>
+                <w:t xml:space="preserve">Yann Guerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.1758-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-019-0719-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886619v1</w:t>
+                <w:t xml:space="preserve">hal-02481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasterosteus aculeatus Linnaeus, 1758, a new host fish for the endangered Margaritifera auricularia (Spengler, 1793) (Unionoida: Margaritiferidae)</w:t>
               </w:r>
@@ -2070,151 +2070,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des caractéristiques biologiques des grandes aloses en Basse Loire et Loire Moyenne de 2021 à 2023</w:t>
+                <w:t xml:space="preserve">Suivi des caractéristiques biologiques des grandes aloses en Basse Loire et Loire Moyenne en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2025</w:t>
+              <w:t xml:space="preserve">CITERES-LAT UMR 7324. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930225v1</w:t>
+                <w:t xml:space="preserve">hal-04930210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des caractéristiques biologiques des grandes aloses en Basse Loire et Loire Moyenne en 2020</w:t>
+                <w:t xml:space="preserve">Suivi des caractéristiques biologiques des grandes aloses en Basse Loire et Loire Moyenne de 2021 à 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CITERES-LAT UMR 7324. 2025</w:t>
+              <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930210v1</w:t>
+                <w:t xml:space="preserve">hal-04930225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des caractéristiques biologiques des grandes aloses en Loire moyenne en 2024</w:t>
               </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soler Joaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerez Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3039,106 +3039,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SILURUS : Etude du silure à l'échelle de la Loire en région Pays de la Loire</w:t>
+                <w:t xml:space="preserve">Fonctionnement écologique de la Loire : une étude isotopique sur les bases alimentaires des réseaux trophiques « Stable isotope analysis Loire, SIAL » Rapport scientifique du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belhamiti</w:t>
+                <w:t xml:space="preserve">Karl M Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre, CR pays de la Loire. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre; CITERES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175556v1</w:t>
+                <w:t xml:space="preserve">hal-02135668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des aloses en Loire moyenne et approche de la prédation par le silure</w:t>
               </w:r>
@@ -3184,119 +3197,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement écologique de la Loire : une étude isotopique sur les bases alimentaires des réseaux trophiques « Stable isotope analysis Loire, SIAL » Rapport scientifique du projet</w:t>
+                <w:t xml:space="preserve">SILURUS : Etude du silure à l'échelle de la Loire en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl M Wantzen</w:t>
+                <w:t xml:space="preserve">Nicolas Belhamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre; CITERES. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre, CR pays de la Loire. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135668v1</w:t>
+                <w:t xml:space="preserve">hal-02175556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des cohortes de grande alose (Alosa alosa L.) en Loire de 1980 à 2005, liens entre indice d'abondance et facteurs environnementaux.</w:t>
               </w:r>
@@ -4696,351 +4696,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remontée migratoire des adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploitation halieutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842161v1</w:t>
+                <w:t xml:space="preserve">hal-02841842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des adultes</w:t>
+                <w:t xml:space="preserve">Remontée migratoire des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aloses Alosa alosa et Alosa fallax spp. : Ecobiologie et variabilité des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2000</w:t>
+              <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842599v1</w:t>
+                <w:t xml:space="preserve">hal-02842161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation halieutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Elie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+                <w:t xml:space="preserve">M.W. Aprahamiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Cassou-Leins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aloses (Alosa alosa et Alosa fallax spp.) : Ecobiologie et variabilité des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions (coll. Hydrobiologie et Aquaculture), 2000</w:t>
+              <w:t xml:space="preserve">Les aloses Alosa alosa et Alosa fallax spp. : Ecobiologie et variabilité des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841842v1</w:t>
+                <w:t xml:space="preserve">hal-02842599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de détermination de l'âge de la grande alose (Alosa alosa) à partir des écailles</w:t>
               </w:r>
@@ -5301,51 +5301,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05603787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Genty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gabori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0719-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wantzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974848v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Conte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler Joaquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerez Yann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Wantzen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belhamiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Wantzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marmiroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/VNTD8327" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassou-Leins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamiam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05603787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>