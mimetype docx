--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -627,161 +627,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling caramelization and Maillard reactions in glucose and glucose + leucine model cakes: Formation and degradation kinetics of precursors, α-dicarbonyl intermediates and furanic compounds during baking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lee</w:t>
+                <w:t xml:space="preserve">From flours to cakes: Reactivity potential of pulse ingredients to generate volatile compounds impacting the quality of processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Roux</w:t>
+                <w:t xml:space="preserve">Anahita Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keller</w:t>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Rega</w:t>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 376, pp.131917. </w:t>
+              <w:t xml:space="preserve">, 2022, 371, pp.131379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819621v1</w:t>
+                <w:t xml:space="preserve">hal-04208634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation during the beating of cake batter containing yellow pea (Pisum sativum L.) flour</w:t>
               </w:r>
@@ -806,64 +806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Ayebea Asamoah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.112770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Pälchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jakobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (6), pp.3206-3219. </w:t>
@@ -1025,161 +1025,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flours to cakes: Reactivity potential of pulse ingredients to generate volatile compounds impacting the quality of processed foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svenja Krause</w:t>
+                <w:t xml:space="preserve">Unravelling caramelization and Maillard reactions in glucose and glucose + leucine model cakes: Formation and degradation kinetics of precursors, α-dicarbonyl intermediates and furanic compounds during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Keller</w:t>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Hashemi</w:t>
+                <w:t xml:space="preserve">E. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+                <w:t xml:space="preserve">S. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 371, pp.131379. </w:t>
+              <w:t xml:space="preserve">, 2022, 376, pp.131917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208634v1</w:t>
+                <w:t xml:space="preserve">hal-03819621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative determination of volatile compounds using TD-GC-MS and isotope standard addition for application to the heat treatment of food</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Descharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoued Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,789 +1687,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of ascorbic and dehydroascorbic acids concentrations in a model solution at different temperatures and oxygen contents</w:t>
+                <w:t xml:space="preserve">Kinetic study of furan and furfural generation during baking of cake models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.051⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629343v1</w:t>
+                <w:t xml:space="preserve">hal-01746020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of furan and furfural generation during baking of cake models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modelling of ascorbic and dehydroascorbic acids concentrations in a model solution at different temperatures and oxygen contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+                <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 267, pp.329-336. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.901-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746020v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design to develop a non-reactive model food imitative of a baked cereal product by replacing the functional properties of ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale evaluation from one bubble to the foam of surface active properties of cellulose derivatives used for a starchy model sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 63, pp.552-560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.09.036⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 71, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435387v1</w:t>
+                <w:t xml:space="preserve">hal-01617664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional properties of cellulose derivatives to tailor a model sponge cake using rheology and cellular structure analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Rational design to develop a non-reactive model food imitative of a baked cereal product by replacing the functional properties of ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 70, pp.304-312. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 63, pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.04.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602529v1</w:t>
+                <w:t xml:space="preserve">hal-01435387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen solubility measured in aqueous or oily media by a method using a non-invasive sensor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functional properties of cellulose derivatives to tailor a model sponge cake using rheology and cellular structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530780v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale evaluation from one bubble to the foam of surface active properties of cellulose derivatives used for a starchy model sponge cake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+                <w:t xml:space="preserve">Oxygen solubility measured in aqueous or oily media by a method using a non-invasive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cratchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mamou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.129-140. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.1466-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617664v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided process engineering for environmental efficiency: industrial drying of biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2516,90 +2516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrophotometric method for fast quantification of ascorbic acid and dehydroascorbic acid in simple matrix for kinetics measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211, pp.583-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,398 +2627,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat and mass transfer phenomena during the contact heating of solid food models</w:t>
+                <w:t xml:space="preserve">Superheated steam drying: an overview of pilot and industrial dryers with a focus on energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cernela</w:t>
+                <w:t xml:space="preserve">Hédi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Heyd</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1025139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122982v1</w:t>
+                <w:t xml:space="preserve">hal-01166492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of air-drying temperature on kinetics of quality attributes of lemon (Citrus limon cv. lunari) peels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of heat and mass transfer phenomena during the contact heating of solid food models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romdhane Nesrine Ghanem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noelle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1012266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superheated steam drying: an overview of pilot and industrial dryers with a focus on energy efficiency</w:t>
+                <w:t xml:space="preserve">Effect of air-drying temperature on kinetics of quality attributes of lemon (Citrus limon cv. lunari) peels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Romdhana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Romdhane Nesrine Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Decloux</w:t>
+                <w:t xml:space="preserve">Nourhène Boudhrioua Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 33 (10), </w:t>
+              <w:t xml:space="preserve">, 2015, 33 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1025139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1012266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166492v1</w:t>
+                <w:t xml:space="preserve">hal-01166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-time storage on the content of polyphenols and ascorbic acid in osmo-convectively dried and osmo-freeze-dried fruits</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil N. Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,64 +3318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3403,587 +3403,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sugar composition on water sorption isotherms and on glass transition in apricots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Djendoubi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Nourhene N. Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (C3), pp.433 - 441. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (2), pp.403 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2011.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003419v1</w:t>
+                <w:t xml:space="preserve">hal-01004171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Sorption Isotherms, Thermodynamic Properties, and Glass Transition of Pears and Apples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (13), pp.1397 - 1406. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (C3), pp.433 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.683843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053125v1</w:t>
+                <w:t xml:space="preserve">hal-01003419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadiarid N. Jimenez</w:t>
+                <w:t xml:space="preserve">Moisture Sorption Isotherms, Thermodynamic Properties, and Glass Transition of Pears and Apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (13), pp.1397 - 1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.683843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004189v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sugar composition on water sorption isotherms and on glass transition in apricots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia N. Djendoubi</w:t>
+                <w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid N. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel M. Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhene N. Boudhrioua</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana A. Mercedes Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (2), pp.403 - 411. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004171v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTENT OF SELECTED NUTRIENTS IN SOUR CHERRIES, BLACKCURRANTS AND APPLES OSMODEHYDRATED IN REUSED FRUCTOOLIGOSACCHARIDE CONCENTRATE</w:t>
               </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Nai Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,563 +4230,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Breakage and Cracks of Parboiled Rice Kernels by Image Analysis Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Softening of over-dried &amp;quot;Deglet-Nour&amp;quot; dates to obtain high-standard fruits: impact of rehydration and drying processes on quality criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boubeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzic</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2009.08.006⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (2), pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930903526764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836020v1</w:t>
+                <w:t xml:space="preserve">hal-01143523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Polyphenol Losses During Soaking and Drying of Cider Apples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Assessing Breakage and Cracks of Parboiled Rice Kernels by Image Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-010-0361-1⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.567-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2009.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665368v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and cultivar on polyphenol retention and mass transfer during osmotic dehydration of apples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Polyphenol Losses During Soaking and Drying of Cider Apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf903006g⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (6), pp.867-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-010-0361-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173777v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of over-dried &amp;quot;Deglet-Nour&amp;quot; dates to obtain high-standard fruits: impact of rehydration and drying processes on quality criteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and cultivar on polyphenol retention and mass transfer during osmotic dehydration of apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (2), pp.222-231. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.606-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373930903526764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf903006g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143523v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lipid phase on water transfer in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (2), pp.341-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4833,77 +4833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusivity and transfer modelling in dry biscuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5215,51 +5215,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Moisture Distribution During Storage in a Composite Food Modelling and Simulation</w:t>
+                <w:t xml:space="preserve">Moisture Diffusivity in Sponge Cake as Related to Porous Structure Evaluation and Moisture Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Broyart</w:t>
@@ -5294,114 +5294,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68 (3), pp.958-966. </w:t>
+              <w:t xml:space="preserve">, 2003, 68 (2), pp.555-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb08271.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb05711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957818v1</w:t>
+                <w:t xml:space="preserve">hal-02941361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Diffusivity in Sponge Cake as Related to Porous Structure Evaluation and Moisture Content</w:t>
+                <w:t xml:space="preserve">Evolution of Moisture Distribution During Storage in a Composite Food Modelling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Broyart</w:t>
@@ -5436,90 +5436,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68 (2), pp.555-562. </w:t>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.958-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb05711.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb08271.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941361v1</w:t>
+                <w:t xml:space="preserve">hal-02957818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Moisture Transfer in a Composite Food: Dynamic Water Properties in an Intermediate aw Porous Product in Contact with High aw Filling</w:t>
               </w:r>
@@ -5661,51 +5661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (1), pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,77 +5885,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ripeness and air temperature on changes in banan texture during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 55, pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6027,51 +6027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6131,77 +6131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a mixed-flow rice dryer with emphasis on breakage quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,64 +6286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing quality of rough rice during drying - modelling of head rice yield versus moisture gradients and kernel temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6415,51 +6415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compartmental model of thin-layer drying kinetics of rough rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (8), pp.1533-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580660v1</w:t>
+                <w:t xml:space="preserve">hal-02686721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fuzzy rules-based models to prediction of quality degradation of rice and maize during hot air drying</w:t>
               </w:r>
@@ -6787,51 +6787,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (8), pp.1533-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686721v1</w:t>
+                <w:t xml:space="preserve">hal-02580660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion in gelatin slabs by modeling drying kinetics</w:t>
               </w:r>
@@ -6843,51 +6843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (6-8), pp.2045-2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7154,64 +7154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès dans le séchage appliqué à la conservation des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,217 +7351,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring freeze-drying by low resolution pulse NMR : determination of sublimation endpoint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Loch</w:t>
+                <w:t xml:space="preserve">Characterization of the flavour properties of the cultivated mushroom (Agaricus bisporus) and the influence of drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Loch-Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wolff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 56 (00), 5 p</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 24, pp.386-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704825v1</w:t>
+                <w:t xml:space="preserve">hal-02708225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flavour properties of the cultivated mushroom (Agaricus bisporus) and the influence of drying processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Loch-Bonazzi</w:t>
+                <w:t xml:space="preserve">Monitoring freeze-drying by low resolution pulse NMR : determination of sublimation endpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monteiro Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 24, pp.386-390</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 56 (00), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708225v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7592,77 +7592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 14th edition of the International Congress on Engineering and Food (ICEF14) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Congress on Engineering and Food, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7687,51 +7687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives du génie des procédés pour la valorisation alimentaire et non alimentaire des agro-ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022 - 18e congrès de la Société Françiase de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7756,51 +7756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux enjeux autour de la transformation de produits locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,130 +7864,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of furan and furfural generation during baking of cake models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Food Chemistry Conference on Shaping the Future of Food Quality,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737305v1</w:t>
@@ -8011,77 +8011,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale evaluation from one bubble to the foam of surface active properties of cellulose derivatives used for a starchy model sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Gums and Stabilisers for the Food Industry Conference: Hydrocolloid functionality for affordable and sustainable global food solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,90 +8106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New frontiers in food quality design: An application of a solid and inert food model to study the chemical reactivity towards furanic compounds generation during processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8225,407 +8225,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reactive sponge cake formulated with starch and cellulose derivatives : effect of process to design various cellular crumb structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Thermo-desorption (TD-GC-MS) as a tool for following the kinetics of release of volatile compounds during baking: study on a model food imitative a sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Hydrocolloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637753v1</w:t>
+                <w:t xml:space="preserve">hal-01646884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Non-reactive sponge cake formulated with starch and cellulose derivatives : effect of process to design various cellular crumb structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Hydrocolloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568358v1</w:t>
+                <w:t xml:space="preserve">hal-01637753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-desorption (TD-GC-MS) as a tool for following the kinetics of release of volatile compounds during baking: study on a model food imitative a sponge cake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Rega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646884v1</w:t>
+                <w:t xml:space="preserve">hal-01568358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the vitamin C degradation in simple liquid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8650,77 +8650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type and concentration of cellulose derivatives on the rheological behavior of the batter of a model sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Edition of the Food Colloids Conference : Structuring beyond the colloidal scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8745,103 +8745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin C degradation during thermal treatment: reaction pathways in an aqueous solution and multi-response modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8866,90 +8866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen solubility in oils: Original measurement using a non-invasive optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8974,90 +8974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach to study ascorbic acid degradation kinetics as a function of temperature (50-90 °C) and O2 concentration (0-30%)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9082,77 +9082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored model sponge cake for studying reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9177,77 +9177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d’une génoise modèle non réactive à l’aide de dérivés de celluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de Formulation - Polymères dans les formulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9272,77 +9272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose derivatives to tailor non-reactive sponge cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Gums and Stabilisers for the Food Industry Conference: Hydrocolloid functionality for affordable and sustainable global food solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9367,77 +9367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starchy foam tailored with cellulose derivatives and transformed in non-reactive sponge cake after backing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Food Rheology and Structure (ISFRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9456,316 +9456,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Controlling sponge cake reactivity through composition and structure management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628121v1</w:t>
+                <w:t xml:space="preserve">hal-01646892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling sponge cake reactivity through composition and structure management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée DIM ASTREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646892v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for extracting an observable reaction pathway for the simulation and control of Maillard reaction during baking of sponge-cake like products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Fehaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rega B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9820,90 +9820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of reactors to monitor Maillard kinetics in food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on the Maillard reaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
@@ -9945,90 +9945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter la texture et la valeur nutritionnelle par le procédé - Application à l’innovation desserts fruitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation recherche IPA, 22 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10047,329 +10047,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring The Kinetics of Non-enzymatic Browning Reactions In Sponge Cake During Baking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oliver Schlüter, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03920994v1</w:t>
+                <w:t xml:space="preserve">hal-02744453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring The Kinetics of Non-enzymatic Browning Reactions In Sponge Cake During Baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rega B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Fehaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Schlüter, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186897v1</w:t>
+                <w:t xml:space="preserve">mnhn-03920994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water desorption of osmotic dehydrated apple and pear at different water activities: desorption isotherms and glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djendoubi Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,355 +10354,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Euro-Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595447v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+                <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">1. Euro-Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744453v1</w:t>
+                <w:t xml:space="preserve">hal-01595447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process variables on colour, bulk density, porosity, shrinkage, total phenols and vitamin C of pear during osmo-convective drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire Maghrébin sur les Sciences et les Technologies de Séchage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10757,77 +10757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing drying induced breakage and fissures of parboiled rice kernels by image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10852,77 +10852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of polyphenol losses during soaking and drying of cider apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10960,77 +10960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention of polyphenols and ascorbic acid in apples: impact of osmotic dehydration and convective drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11189,103 +11189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage entre transferts et réactions de Maillard lors du traitement thermique de produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Fehaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
@@ -11465,64 +11465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11547,64 +11547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage et fissuration du riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Séminaire maghrébin sur les sciences et technologies de séchage (SMTS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Tozeur, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11655,64 +11655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès de la Société Française en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11731,286 +11731,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of mechanical properties: case of rice grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of drying kinetics of paddy rice with emphasis on breakage quality for optimizing operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud-Archila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in drying</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Puebla City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769740v1</w:t>
+                <w:t xml:space="preserve">hal-01521533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of drying kinetics of paddy rice with emphasis on breakage quality for optimizing operating conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of mechanical properties: case of rice grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kamst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Engineering and Food (ICEF-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Puebla City, Mexico</w:t>
+              <w:t xml:space="preserve">Quality in drying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521533v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the tensile strength of rice kernels using the diametral compression technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kamst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12055,839 +12055,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive measurement of water content profiles using magnetic resonance imaging equipment</w:t>
+                <w:t xml:space="preserve">Application of constant-time imaging to the determination of moisture profiles during the drying of paddy rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stenström</w:t>
+                <w:t xml:space="preserve">J.M. Frias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coumans</w:t>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in drying</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International conference on applications of magnetic resonance in food science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769849v1</w:t>
+                <w:t xml:space="preserve">hal-02766638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of constant-time imaging to the determination of moisture profiles during the drying of paddy rice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Frias</w:t>
+                <w:t xml:space="preserve">Non-intrusive measurement of water content profiles using magnetic resonance imaging equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stenström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Renou</w:t>
+                <w:t xml:space="preserve">J. Coumans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on applications of magnetic resonance in food science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Quality in drying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766638v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an image analysis methodology for following shrinkage and cracking of rice kernels during convective drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abud-Archila</w:t>
+                <w:t xml:space="preserve">Estimation of the food product quality using fuzzy sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Heyd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
+                <w:t xml:space="preserve">F. Guely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Dallas, United States</w:t>
+              <w:t xml:space="preserve">18th International conference of the north american fuzzy information processing society, New-York, USA, 10-12 June 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, United States. pp.487-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771110v1</w:t>
+                <w:t xml:space="preserve">hal-02578833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the food product quality using fuzzy sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Perrot</w:t>
+                <w:t xml:space="preserve">Development of an image analysis methodology for following shrinkage and cracking of rice kernels during convective drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud-Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guely</w:t>
+                <w:t xml:space="preserve">B. Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International conference of the north american fuzzy information processing society - NAFIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, New York, United States</w:t>
+              <w:t xml:space="preserve">Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768437v1</w:t>
+                <w:t xml:space="preserve">hal-02771110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage des produits alimentaires. Etude par imagerie RMN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
+                <w:t xml:space="preserve">Estimation of the food product quality using fuzzy sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres Scientifiques et technologiques des industries alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t>
+              <w:t xml:space="preserve">18. International conference of the north american fuzzy information processing society - NAFIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771291v1</w:t>
+                <w:t xml:space="preserve">hal-02768437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of a mixed-flow rice dryer with emphasis on breakage quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+                <w:t xml:space="preserve">Séchage des produits alimentaires. Etude par imagerie RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
+              <w:t xml:space="preserve">11. Rencontres Scientifiques et technologiques des industries alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510023v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the food product quality using fuzzy sets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Guely</w:t>
+                <w:t xml:space="preserve">Modeling and control of a mixed-flow rice dryer with emphasis on breakage quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abud-Archila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Meot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International conference of the north american fuzzy information processing society, New-York, USA, 10-12 June 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, United States. pp.487-491</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Institute of Food Technologists (IFT'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578833v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi de la fissuration des grains de riz par analyse d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aichoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12951,64 +12951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of mechanical degradation of paddy rice during drying: influence of process operation conditions and modelling for control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13288,64 +13288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13377,299 +13377,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+                <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521537v1</w:t>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of drying kinetics and processing quality degradation of rough rice for CAD and control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abud Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,64 +13746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13936,64 +13936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of processing quality of rough rice during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14025,260 +14025,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Paddy drying: quality improvement by process optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Du Peuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Themelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geneste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">International agricultural engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524842v1</w:t>
+                <w:t xml:space="preserve">hal-02775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paddy drying: quality improvement by process optimisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bonazzi</w:t>
+                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.C. Lahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International agricultural engineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775264v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
               </w:r>
@@ -14290,77 +14290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDS'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
@@ -14555,90 +14555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation of a semi-industrial oven to monitor non-enzymatic browning kinetics during baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Fehaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTERNATIONAL CONGRESS ON ENGINEERING AND FOOD “Food Process Engineering in a Changing World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14663,103 +14663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sucrose composition on water sorption isotherms and on glass transition in apricots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Euro-Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Avignon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14816,64 +14816,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on the mechanical properties and cracks formation in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley-VCH Verlag GmbH &amp; Co. KGaA, 430 p., 2011, 978-3-5273-1558-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14907,77 +14907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dryer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Dehydration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 467 p., 2008, Contemporary Food Engineering, 978-1-4200-5252-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15129,90 +15129,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'oxydation d'une émulsion lipidique par imagerie dynamique de fluorescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15431,51 +15431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E49CB2FB"/>
+    <w:nsid w:val="38A4F260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15662,51 +15662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bonazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-7487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15116634X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9086-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04188601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Krause" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ayebea Asamoah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03593895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P&#228;lchen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO03601G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hashemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0381-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.09.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1104348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Boudhrioua Mihoubi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1012266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1025139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uczciwek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klewicki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konopacka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mieszczakowska-Frac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2011.00637.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ6J1B1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Nai Chow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.05.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BDBWVCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0361-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903006g" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601120027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9WHK04-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-004-1021-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FB030E2F976EFE1E18BC63BB95EA40652C9C9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2004.81.6.767" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb08271.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGTS1Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05711.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T10Q31MN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866236" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudhrioua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05758.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX6X5M2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618409v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QMQFH0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Kamst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917349" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Du Peuty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Themelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loch-Bonazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Loch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rega B." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921055v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stenstr&#246;m" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coumans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766638v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guely" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578833v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichoune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bonazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-7487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15116634X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9086-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04188601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Krause" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ayebea Asamoah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hashemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03593895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P&#228;lchen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO03601G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0381-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.03.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.09.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1104348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1025139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Boudhrioua Mihoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1012266" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uczciwek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klewicki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konopacka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mieszczakowska-Frac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2011.00637.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ6J1B1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Nai Chow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.05.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BDBWVCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0361-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903006g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601120027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9WHK04-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-004-1021-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FB030E2F976EFE1E18BC63BB95EA40652C9C9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2004.81.6.767" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05711.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T10Q31MN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb08271.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGTS1Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866236" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudhrioua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05758.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX6X5M2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618409v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QMQFH0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Kamst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917349" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Du Peuty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Themelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loch-Bonazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Loch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646884v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637753v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rega B." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921055v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769849v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stenstr&#246;m" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coumans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guely" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichoune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>