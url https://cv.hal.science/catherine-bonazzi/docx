--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -891,295 +891,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of protein and starch in sponge cakes formulated with pea (Pisum sativum L.) ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svenja Krause</w:t>
+                <w:t xml:space="preserve">Unravelling caramelization and Maillard reactions in glucose and glucose + leucine model cakes: Formation and degradation kinetics of precursors, α-dicarbonyl intermediates and furanic compounds during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Debon</w:t>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Pälchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">E. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1FO03601G⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376, pp.131917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593895v1</w:t>
+                <w:t xml:space="preserve">hal-03819621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling caramelization and Maillard reactions in glucose and glucose + leucine model cakes: Formation and degradation kinetics of precursors, α-dicarbonyl intermediates and furanic compounds during baking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+                <w:t xml:space="preserve">In vitro digestion of protein and starch in sponge cakes formulated with pea (Pisum sativum L.) ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Roux</w:t>
+                <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
+                <w:t xml:space="preserve">Katharina Pälchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jakobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376, pp.131917. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.3206-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1FO03601G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819621v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative determination of volatile compounds using TD-GC-MS and isotope standard addition for application to the heat treatment of food</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Descharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1423,291 +1423,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying Characteristics of Lemon By-product (Citrus limon. v. lunari): Effects of Drying Modes on Quality Attributes Kinetics’</w:t>
+                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Ghanem</w:t>
+                <w:t xml:space="preserve">Mathieu Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+                <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kechaou</w:t>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.303-322. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 780, pp.139153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0381-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363139v1</w:t>
+                <w:t xml:space="preserve">hal-03053165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
+                <w:t xml:space="preserve">Drying Characteristics of Lemon By-product (Citrus limon. v. lunari): Effects of Drying Modes on Quality Attributes Kinetics’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maréchal</w:t>
+                <w:t xml:space="preserve">Nesrine Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lv</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 780, pp.139153. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.303-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053165v1</w:t>
+                <w:t xml:space="preserve">hal-03363139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of furan and furfural generation during baking of cake models</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of ascorbic and dehydroascorbic acids concentrations in a model solution at different temperatures and oxygen contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrophotometric method for fast quantification of ascorbic acid and dehydroascorbic acid in simple matrix for kinetics measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romdhane Nesrine Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Boudhrioua Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3564,64 +3564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air drying temperature on kinetics, physicochemical properties, total phenolic content and ascorbic acid of pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling food thermal reactivity by an original methodology to analyze and model reactions during baking of a model cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8225,355 +8225,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-desorption (TD-GC-MS) as a tool for following the kinetics of release of volatile compounds during baking: study on a model food imitative a sponge cake</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646884v1</w:t>
+                <w:t xml:space="preserve">hal-01568358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reactive sponge cake formulated with starch and cellulose derivatives : effect of process to design various cellular crumb structures</w:t>
+                <w:t xml:space="preserve">Thermo-desorption (TD-GC-MS) as a tool for following the kinetics of release of volatile compounds during baking: study on a model food imitative a sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Hydrocolloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637753v1</w:t>
+                <w:t xml:space="preserve">hal-01646884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials, limits and complementarities of these methods for the eco-assessment of processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-reactive sponge cake formulated with starch and cellulose derivatives : effect of process to design various cellular crumb structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop eco-design of agro-bio-industry processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Hydrocolloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568358v1</w:t>
+                <w:t xml:space="preserve">hal-01637753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the vitamin C degradation in simple liquid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin C degradation during thermal treatment: reaction pathways in an aqueous solution and multi-response modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8987,51 +8987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach to study ascorbic acid degradation kinetics as a function of temperature (50-90 °C) and O2 concentration (0-30%)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braulio Gomez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,247 +9456,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling sponge cake reactivity through composition and structure management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée DIM ASTREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646892v1</w:t>
+                <w:t xml:space="preserve">hal-01628121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+                <w:t xml:space="preserve">Controlling sponge cake reactivity through composition and structure management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628121v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for extracting an observable reaction pathway for the simulation and control of Maillard reaction during baking of sponge-cake like products</w:t>
               </w:r>
@@ -9820,51 +9820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of reactors to monitor Maillard kinetics in food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10321,51 +10321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10541,51 +10541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13377,51 +13377,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
@@ -13429,120 +13429,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521537v1</w:t>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
@@ -13550,83 +13537,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+                <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of drying kinetics and processing quality degradation of rough rice for CAD and control design</w:t>
               </w:r>
@@ -14025,260 +14025,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paddy drying: quality improvement by process optimisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bonazzi</w:t>
+                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International agricultural engineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775264v1</w:t>
+                <w:t xml:space="preserve">hal-01524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of paddy quality by optimisation of drying conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Pons</w:t>
+                <w:t xml:space="preserve">Paddy drying: quality improvement by process optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Du Peuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Themelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lahon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Drying Symposium (IDS'94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">International agricultural engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524842v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the quality of rough rice related to drying conditions</w:t>
               </w:r>
@@ -14290,77 +14290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDS'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Gold Coast, Australia</w:t>
@@ -14702,51 +14702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Boudhrioua Ep Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15168,51 +15168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15431,51 +15431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A4F260"/>
+    <w:nsid w:val="8EABD7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15662,51 +15662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bonazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-7487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15116634X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9086-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04188601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Krause" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ayebea Asamoah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hashemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03593895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P&#228;lchen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO03601G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0381-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.03.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.09.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1104348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1025139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Boudhrioua Mihoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1012266" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uczciwek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klewicki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konopacka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mieszczakowska-Frac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2011.00637.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ6J1B1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Nai Chow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.05.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BDBWVCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0361-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903006g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601120027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9WHK04-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-004-1021-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FB030E2F976EFE1E18BC63BB95EA40652C9C9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2004.81.6.767" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05711.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T10Q31MN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb08271.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGTS1Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866236" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudhrioua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05758.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX6X5M2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618409v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QMQFH0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Kamst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917349" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Du Peuty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Themelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loch-Bonazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Loch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646884v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637753v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rega B." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921055v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769849v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stenstr&#246;m" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coumans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guely" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichoune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bonazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-7487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15116634X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9086-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descharles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04188601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Krause" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ayebea Asamoah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hashemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04208709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03819621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03593895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P&#228;lchen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO03601G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descharles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03652655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Descharles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0381-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio Gomez Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.03.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.09.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1104348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1025139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cernela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRXMT38-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Nesrine Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Boudhrioua Mihoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1012266" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uczciwek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klewicki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konopacka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mieszczakowska-Frac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2011.00637.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ6J1B1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Djendoubi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil N. Kechaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua N. B. Mihoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3GM4T7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Benmoussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0010615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene N. Boudhrioua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTDPX3WM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djendoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2011.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4126NCL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.683843" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Nai Chow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louarme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.05.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BDBWVCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubeki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930903526764" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.08.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48HPSLB6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665368v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0361-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903006g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601120027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9WHK04-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-004-1021-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FB030E2F976EFE1E18BC63BB95EA40652C9C9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2004.81.6.767" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05711.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T10Q31MN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb08271.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGTS1Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866236" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudhrioua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05758.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX6X5M2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618409v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Boudhrioua Ep Mihoubi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00025-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QMQFH0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120005855" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud-Archila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00227-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45SJP5MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud Archila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00057-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9QL209J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930008917784" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Kamst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bimbenet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939708917349" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Du Peuty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Themelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Berk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumoulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loch-Bonazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monteiro Marques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Loch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Fehaili" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rega B." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03920994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516207v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djendoubi Mrad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595447v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03921055v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521533v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769849v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stenstr&#246;m" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coumans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guely" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aichoune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lahon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631667.ch2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586805v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>