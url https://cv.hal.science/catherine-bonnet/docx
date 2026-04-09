--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -4713,412 +4713,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizability properties of fractional delay systems of neutral type</w:t>
+                <w:t xml:space="preserve">H-infinity-stability analysis of various classes of neutral systems with commensurate delays and with chains of poles approaching the imaginary axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 SIAM Conference on Control and its Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278840v1</w:t>
+                <w:t xml:space="preserve">hal-02307251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity-stability analysis of various classes of neutral systems with commensurate delays and with chains of poles approaching the imaginary axis</w:t>
+                <w:t xml:space="preserve">Stabilizability properties of fractional delay systems of neutral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve"> 2015 SIAM Conference on Control and its Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307251v1</w:t>
+                <w:t xml:space="preserve">hal-01278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for healthy and cancer cells dynamics in Acute Myeloid Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
+                <w:t xml:space="preserve">Stabilization of fractional neutral systems with one delay and a chain of poles asymptotic to the imaginary axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.02574⟩</w:t>
+              <w:t xml:space="preserve"> ICFDA'14 International Conference on Fractional Differentiation and Its Applications 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icfda.2014.6967393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940245v1</w:t>
+                <w:t xml:space="preserve">hal-01095878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of fractional neutral systems with one delay and a chain of poles asymptotic to the imaginary axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
+                <w:t xml:space="preserve">A coupled model for healthy and cancer cells dynamics in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitay Ozbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICFDA'14 International Conference on Fractional Differentiation and Its Applications 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Catania, Italy. </w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Groningen, South Africa. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icfda.2014.6967393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.02574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095878v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete-Maturity Interconnected Model of Healthy and Cancer Cell Dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete-maturity Interconnected Model of Healthy and Cancer Cell Dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7536,51 +7536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a New Model of Cell Population Dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,221 +8459,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jayvir Raj</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cavalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362092v1</w:t>
+                <w:t xml:space="preserve">hal-04362068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cavalera</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayvir Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362068v1</w:t>
+                <w:t xml:space="preserve">hal-04362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8828,51 +8828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>