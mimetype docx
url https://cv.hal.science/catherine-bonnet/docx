--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -3926,325 +3926,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprimeness of Fractional Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of a Delay System Coupled to a Differential-Difference System Describing the Coexistence of Ordinary and Mutated Hematopoietic Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7798328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413310v1</w:t>
+                <w:t xml:space="preserve">hal-01389870v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizability of Some Neutral Delay Systems with Chains of Poles Clustering on the Imaginary Axis</w:t>
+                <w:t xml:space="preserve">Coprimeness of Fractional Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413303v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Delay System Coupled to a Differential-Difference System Describing the Coexistence of Ordinary and Mutated Hematopoietic Stem Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilizability of Some Neutral Delay Systems with Chains of Poles Clustering on the Imaginary Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7798328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389870v3</w:t>
+                <w:t xml:space="preserve">hal-01413303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of immature cell dynamics in healthy and unhealthy hematopoiesis</w:t>
               </w:r>
@@ -8459,221 +8459,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cavalera</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayvir Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362068v1</w:t>
+                <w:t xml:space="preserve">hal-04362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jayvir Raj</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cavalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362092v1</w:t>
+                <w:t xml:space="preserve">hal-04362068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8828,51 +8828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>