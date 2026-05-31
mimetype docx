--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -818,222 +818,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and robustness results for a nonlinear system with distributed delays describing hematopoiesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+                <w:t xml:space="preserve">Stabilization of MISO fractional systems with delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.337 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627125v1</w:t>
+                <w:t xml:space="preserve">hal-01627128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of MISO fractional systems with delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
+                <w:t xml:space="preserve">Stability analysis and robustness results for a nonlinear system with distributed delays describing hematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.337 - 344. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.93 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627128v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the cell dynamics in acute myeloid leukemia</w:t>
               </w:r>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinfty-stability analysis of fractional delay systems of neutral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MB2 3rd Mathematical Biology Modeling days of Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,325 +3926,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Delay System Coupled to a Differential-Difference System Describing the Coexistence of Ordinary and Mutated Hematopoietic Stem Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coprimeness of Fractional Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389870v3</w:t>
+                <w:t xml:space="preserve">hal-01413310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprimeness of Fractional Representations</w:t>
+                <w:t xml:space="preserve">Stabilizability of Some Neutral Delay Systems with Chains of Poles Clustering on the Imaginary Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413310v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizability of Some Neutral Delay Systems with Chains of Poles Clustering on the Imaginary Axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of a Delay System Coupled to a Differential-Difference System Describing the Coexistence of Ordinary and Mutated Hematopoietic Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7798328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413303v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389870v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of immature cell dynamics in healthy and unhealthy hematopoiesis</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 SIAM Conference on Control and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4524,51 +4524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinfty-stability analysis of various classes of neutral time-delay systems with chains of poles approching the imaginary axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,51 +4719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity-stability analysis of various classes of neutral systems with commensurate delays and with chains of poles approaching the imaginary axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizability properties of fractional delay systems of neutral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,403 +4877,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of fractional neutral systems with one delay and a chain of poles asymptotic to the imaginary axis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Discrete-Maturity Interconnected Model of Healthy and Cancer Cell Dynamics in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Avila Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitay Ozbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICFDA'14 International Conference on Fractional Differentiation and Its Applications 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems,Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095878v1</w:t>
+                <w:t xml:space="preserve">hal-01110309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for healthy and cancer cells dynamics in Acute Myeloid Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
+                <w:t xml:space="preserve">Stabilization of fractional neutral systems with one delay and a chain of poles asymptotic to the imaginary axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.02574⟩</w:t>
+              <w:t xml:space="preserve"> ICFDA'14 International Conference on Fractional Differentiation and Its Applications 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icfda.2014.6967393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940245v1</w:t>
+                <w:t xml:space="preserve">hal-01095878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete-Maturity Interconnected Model of Healthy and Cancer Cell Dynamics in Acute Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled model for healthy and cancer cells dynamics in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitay Ozbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems,Differential Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Groningen, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.02574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110309v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete-maturity Interconnected Model of Healthy and Cancer Cell Dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of PDE’s modelling cell dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$-stability analysis of delay systems of neutral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right coprime factorizations of MISO fractional time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,273 +5651,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprime factorizations of MISO fractional time-delay systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
+                <w:t xml:space="preserve">A new model of cell dynamics in Acute Myeloid Leukemia involving distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitay Ozbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766684v1</w:t>
+                <w:t xml:space="preserve">hal-00766709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of cell dynamics in Acute Myeloid Leukemia involving distributed delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Avila Alonso</w:t>
+                <w:t xml:space="preserve">Coprime factorizations of MISO fractional time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766709v1</w:t>
+                <w:t xml:space="preserve">hal-00766684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of fractional neutral time-delay systems with multiple chains of poles asymptotic to same points in the imaginary axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5955,51 +5955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Neutral Systems with Commensurate Delays and Many Chains of Poles Asymptotic to Same Points on the Imaginary Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André R. Fioravanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7176,51 +7176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinamicAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7536,51 +7536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a New Model of Cell Population Dynamics in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Avila Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7674,51 +7674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of some fractional neutral delay systems which possibly possess an infinite number of unstable poles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8459,221 +8459,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jayvir Raj</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cavalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362092v1</w:t>
+                <w:t xml:space="preserve">hal-04362068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm (YALTAPy)</w:t>
+                <w:t xml:space="preserve">Yet Another LTI TDS Algorithm — Online (YALTAPy_Online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cavalera</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayvir Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362068v1</w:t>
+                <w:t xml:space="preserve">hal-04362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8828,51 +8828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02350927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Cardeliquio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Partington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Vy Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.01.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098123x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garc&#237;a-Lorenzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay Ozbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Fioravanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFM0MW67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delort-Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa.Oguz Yeg&#771;in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitay &#214;zbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04888867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Oguz Yegin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gumussoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Partington" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Boatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389870v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hirsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389865v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389867v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330947" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfda.2014.6967393" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.02574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claudio Geromel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01997786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DB60RKP2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-16B4755J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5bc875f3c10faa08340df73026e930230581a2f1;origin=https://hal.archives-ouvertes.fr/hal-04362068;visit=swh:1:snp:565b2dfe96de74a9f8801e69743ebc921f66526d;anchor=swh:1:rel:0d90811ca11242387dbb7ae9e7eda29844f57725;path=/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d14b5ebec4f7d20f4bec3237b41d8c11370d1844;origin=https://hal.archives-ouvertes.fr/hal-04362092;visit=swh:1:snp:a6dc48cc7ce635b464cde61bfe52eee39b3741d5;anchor=swh:1:rel:f61b53729f07136b63bc2b309e43fb168836f21f;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>