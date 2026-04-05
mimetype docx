--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -118,417 +118,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en classe : réflexivité, reprise et « reste[*] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), p.69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100375ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A GÊNESE DE VÍRGULAS EM HISTÓRIAS INVENTADAS POR ALUNAS RECÉM-ALFABETIZADAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Felipeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kall-Ann Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (e15203), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1981-5794-e15203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A frase segundo os rascunhos: um trajeto entre o oral e o escrito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Universidade Federal de Campina Grande, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35572/rlr.v11i1.2329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641236v1</w:t>
-              </w:r>
-[...297 lines deleted...]
-                <w:t xml:space="preserve">hal-04270616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Comtesse de Ségur ou l’universel du dialogue »</w:t>
               </w:r>
@@ -596,51 +596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours enseignant dans des écrits d’élèves d’école élémentaire : enquête sur le rôle des annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -668,2297 +668,2297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes de reprise dans l’écriture à l’école élémentaire, essai de mise en ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche textométrique des séquences de discours directs dans un corpus de contes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.91-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2856⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase dans le texte. L’exemple de la phrase de dialogue dans un corpus d’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec et sans rature, le travail réflexif du brouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APEG, revue Cahiers Economie et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche textométrique de l’articulation du discours narratorial et des discours directs dans un corpus de contes du 17ème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980396v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Formes de reprise dans l’écriture à l’école élémentaire, essai de mise en ordre</w:t>
+                <w:t xml:space="preserve">Denise Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des formes de discours rapportés dans des contes des origines chez des scripteurs français et brésiliens (7–8 ans) : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kariny Luiza Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20151602001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte étiologique chez des scripteurs français et brésiliens de 7- 8 ans, aspects didactiques et linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.106-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogisme, discours intérieur, écriture en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.173.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dialogue et dialogisme dans les textes et en classe, approches pluridisciplinaires, 173, pp.13 -16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.173.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O rascunho, inencontravel, objeto de estudo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debates em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.66-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28998/2175-6600.2013v5n10p66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formas do discurso reportado em narrativas ficcionais escritas por alunos brasileiros e franceses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debates em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.135-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enunciação, Subjetividade, Ensino – um trinômio em debate, Entrevista com Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras e letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/LL63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictionnal writing at school as the meeting of the language of the other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase selon les brouillons : Un trajet entre l'oral et l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.181.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand littérature et langue s'intéressent au conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°175, pp.55-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation des brouillons et la question du sujet scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Didactique du Français 2, 149-150, pp. 71-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narrateur en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> revue-texto.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XVI (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Denise Malrieu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la ponctuation du discours direct dans les Contes de Perrault et de Mme d’Aulnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, "Nonne scripta manent?", 60, pp. 47-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire entre stéréotype et idiolecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135-136, pp.217-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...452 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et genre, affinités, difficultés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp. 13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 159, pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boré</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Calil</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debates em Educação</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Fictionnal writing at school as the meeting of the language of the other</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156962v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire de fiction comme rencontre du langage de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33, pp.37-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 33, pp.37-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christian Bouillon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l'aveu : atténuation, négation, ironie dans L'Age d'homme de Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours rapportés dans les brouillons d'élèves :vrai dialogisme pour une polyphonie à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N° 123-4, Pp.143-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00126180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des brouillons à la connaissance de l'écriture scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°175, pp.55-72</w:t>
+              <w:t xml:space="preserve">, 2004, 144, pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Remarques sur la ponctuation du discours direct dans les Contes de Perrault et de Mme d’Aulnoy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire : langue, norme, &amp;quot;style&amp;quot; : quelques exemples dans le discours rapporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, "Nonne scripta manent?", 60, pp. 47-66</w:t>
+              <w:t xml:space="preserve">, 2004, 51, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boré</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture. Questions théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 159, pp.19-28</w:t>
+              <w:t xml:space="preserve">, 2004, 144, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162642v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulations écrites et orales : part du cognitif, part du linguistique</w:t>
               </w:r>
@@ -3177,165 +3177,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Symposium &amp;quot;Actualité de la pensée de Frédéric François pour l'Ecole&amp;quot; : « Écrire à l'école au cycle 2 : répétition, reprise, réécriture, un dialogisme à interpréter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Ecole primaire au XXIème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Université Cergy CY Paris Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génétique textuelle et spécificités de l’écriture scolaire :Qu’apprend-on de (et par) les brouillons et la réécriture ? &amp;quot;Conférence invitée, en visioconférence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinales de l’INSPE de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559449v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03550288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La leçon des brouillons : propositions pour quelques invariants ». Conférence invitée</w:t>
               </w:r>
@@ -3384,165 +3384,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactique et la phrase : petits aménagements théoriques. Introduction&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactique et la phrase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conscila-iNALCO, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Reprise et reformulation des révélateurs de stratégies d'écriture : quelques exemples à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing research across borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Université Paris Ouest Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559460v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03559454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From internal dialogue to writing: genesis of fictional text written by two schoolgirls”</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criaçao textual na sala de aula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Calil et Catherine Boré. EDUFAL Editora da Universidade Federal de Alagoas, 193 p., 2015, 978-85-7177-906-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école l'écriture et la création, études françaises et brésiliennes, préface de Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, 7, 2013, Collection "Sciences du langage: Carrefours et points de vue", Irène Fenoglio, ISBN : 978-2-8061-0095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,265 +4446,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lettres et langue 2nde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blondeau Marie-Thérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nourry-Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette Education, pp.592, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Français aujourd'hui. N° 144. Les réécritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFEF, Paris, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l'écriture et pratiques scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Anis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue LINX-Université Paris X, pp.194, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162625v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-00170602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation à la réécriture</w:t>
               </w:r>
@@ -4920,264 +4920,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sujet de l'écriture et la révolution des brouillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole et Mutation, Reconfigurations résistances émergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck-Université, pp. 297-308, 2014, collection "Perspectives en éducation et formation", ISBN-139782804184742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colinet Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meskel-Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Discurso reportado em manuscritos scolares “</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Del Ré et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorando o discurso da criança</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contexto, pp.179-197, 2014, ISBN-10 ‏ : ‎ 8572448578</w:t>
@@ -5720,216 +5720,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métamorphose d'un genre : quelques descripteurs pour un genre scolaire de récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Boré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et exploiter des corpus de genres scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses Universitaires de Namur (Belgique), pp.140-165, 2007, Diptyque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les genres scolaires comme corpus, construction d'une problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Boré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Construire et exploiter des corpus de genres scolaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Presses Universitaires de Namur (Belgique), pp.41-55, 2007, Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bosredon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v11i1.2329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Calil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felipeto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall-Ann Amorim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-e15203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100375ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Malrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariny Luiza Amorim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/LL63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28998/2175-6600.2013v5n10p66" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nourry-Namur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/421-inventions-de-l-ecriture-9782364411029.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00219767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100375ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Calil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felipeto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall-Ann Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-e15203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bosredon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v11i1.2329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Malrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariny Luiza Amorim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28998/2175-6600.2013v5n10p66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/LL63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nourry-Namur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/421-inventions-de-l-ecriture-9782364411029.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00219767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>