--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -118,417 +118,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A frase segundo os rascunhos: um trajeto entre o oral e o escrito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Universidade Federal de Campina Grande, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v11i1.2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04145356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire en classe : réflexivité, reprise et « reste[*] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (3), p.69-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1100375ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GÊNESE DE VÍRGULAS EM HISTÓRIAS INVENTADAS POR ALUNAS RECÉM-ALFABETIZADAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Felipeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kall-Ann Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alfa Revista de Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (e15203), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1981-5794-e15203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069184v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03641236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Comtesse de Ségur ou l’universel du dialogue »</w:t>
               </w:r>
@@ -596,51 +596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours enseignant dans des écrits d’élèves d’école élémentaire : enquête sur le rôle des annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -668,659 +668,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche textométrique des séquences de discours directs dans un corpus de contes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.91-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes de reprise dans l’écriture à l’école élémentaire, essai de mise en ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.3350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phrase dans le texte. L’exemple de la phrase de dialogue dans un corpus d’école élémentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.115-133. </w:t>
+              <w:t xml:space="preserve">, 2016, 54, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980195v1</w:t>
+                <w:t xml:space="preserve">hal-02980194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche textométrique de l’articulation du discours narratorial et des discours directs dans un corpus de contes du 17ème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec et sans rature, le travail réflexif du brouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEG, revue Cahiers Economie et Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approche textométrique de l’articulation du discours narratorial et des discours directs dans un corpus de contes du 17ème siècle »</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase dans le texte. L’exemple de la phrase de dialogue dans un corpus d’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boré</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.5-14. </w:t>
+              <w:t xml:space="preserve">, 2016, 54, pp.115-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980194v1</w:t>
+                <w:t xml:space="preserve">hal-02980195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des formes de discours rapportés dans des contes des origines chez des scripteurs français et brésiliens (7–8 ans) : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kariny Luiza Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1586,1379 +1586,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La phrase selon les brouillons : Un trajet entre l'oral et l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.181.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O rascunho, inencontravel, objeto de estudo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debates em Educação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (10), pp.66-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28998/2175-6600.2013v5n10p66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Formas do discurso reportado em narrativas ficcionais escritas por alunos brasileiros e franceses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debates em Educação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (10), pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enunciação, Subjetividade, Ensino – um trinômio em debate, Entrevista com Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letras e letras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14393/LL63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictionnal writing at school as the meeting of the language of the other</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.37-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La phrase selon les brouillons : Un trajet entre l'oral et l'écrit</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand littérature et langue s'intéressent au conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bosredon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp. 13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, n°175, pp.55-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christian Bouillon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation des brouillons et la question du sujet scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Didactique du Français 2, 149-150, pp. 71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narrateur en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> revue-texto.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XVI (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la ponctuation du discours direct dans les Contes de Perrault et de Mme d’Aulnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, "Nonne scripta manent?", 60, pp. 47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire entre stéréotype et idiolecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135-136, pp.217-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et genre, affinités, difficultés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°175, pp.55-72</w:t>
+              <w:t xml:space="preserve">, 2007, 159, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’énonciation des brouillons et la question du sujet scolaire</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156962v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire de fiction comme rencontre du langage de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l'aveu : atténuation, négation, ironie dans L'Age d'homme de Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture. Questions théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 144, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours rapportés dans les brouillons d'élèves :vrai dialogisme pour une polyphonie à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Didactique du Français 2, 149-150, pp. 71-90</w:t>
+              <w:t xml:space="preserve">, 2004, N° 123-4, Pp.143-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le narrateur en questions</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00126180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des brouillons à la connaissance de l'écriture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> revue-texto.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, XVI (2)</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 144, pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarques sur la ponctuation du discours direct dans les Contes de Perrault et de Mme d’Aulnoy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture scolaire : langue, norme, &amp;quot;style&amp;quot; : quelques exemples dans le discours rapporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, "Nonne scripta manent?", 60, pp. 47-66</w:t>
+              <w:t xml:space="preserve">, 2004, 51, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00114540v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulations écrites et orales : part du cognitif, part du linguistique</w:t>
               </w:r>
@@ -3177,165 +3177,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Génétique textuelle et spécificités de l’écriture scolaire :Qu’apprend-on de (et par) les brouillons et la réécriture ? &amp;quot;Conférence invitée, en visioconférence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinales de l’INSPE de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Actualité de la pensée de Frédéric François pour l'Ecole&amp;quot; : « Écrire à l'école au cycle 2 : répétition, reprise, réécriture, un dialogisme à interpréter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'Ecole primaire au XXIème siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Université Cergy CY Paris Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03559449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La leçon des brouillons : propositions pour quelques invariants ». Conférence invitée</w:t>
               </w:r>
@@ -3384,234 +3384,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“From internal dialogue to writing: genesis of fictional text written by two schoolgirls”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Writing Research Across Borders "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Université Paris Ouest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La didactique et la phrase : petits aménagements théoriques. Introduction&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La didactique et la phrase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conscila-iNALCO, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reprise et reformulation des révélateurs de stratégies d'écriture : quelques exemples à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing research across borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Université Paris Ouest Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559460v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03559458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dialogisme et écriture scolaire » Conférence invitée</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criaçao textual na sala de aula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Calil et Catherine Boré. EDUFAL Editora da Universidade Federal de Alagoas, 193 p., 2015, 978-85-7177-906-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école l'écriture et la création, études françaises et brésiliennes, préface de Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Calil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, 7, 2013, Collection "Sciences du langage: Carrefours et points de vue", Irène Fenoglio, ISBN : 978-2-8061-0095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4989,238 +4989,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Discurso reportado em manuscritos scolares “</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Del Ré et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorando o discurso da criança</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contexto, pp.179-197, 2014, ISBN-10 ‏ : ‎ 8572448578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colinet Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meskel-Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184411v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03559122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention dans l’écriture scolaire : un éclairage à partir d’une comparaison France/Brésil</w:t>
               </w:r>
@@ -5720,216 +5720,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les genres scolaires comme corpus, construction d'une problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Boré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Construire et exploiter des corpus de genres scolaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses Universitaires de Namur (Belgique), pp.41-55, 2007, Diptyque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La métamorphose d'un genre : quelques descripteurs pour un genre scolaire de récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Boré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire et exploiter des corpus de genres scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Presses Universitaires de Namur (Belgique), pp.140-165, 2007, Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100375ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Calil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felipeto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall-Ann Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-e15203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bosredon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v11i1.2329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Malrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariny Luiza Amorim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28998/2175-6600.2013v5n10p66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/LL63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nourry-Namur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/421-inventions-de-l-ecriture-9782364411029.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00219767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bosredon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v11i1.2329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100375ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Calil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felipeto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall-Ann Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-e15203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Malrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariny Luiza Amorim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28998/2175-6600.2013v5n10p66" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/LL63" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nourry-Namur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/421-inventions-de-l-ecriture-9782364411029.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00219767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>