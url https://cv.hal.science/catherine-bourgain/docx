--- v0 (2026-03-25)
+++ v1 (2026-04-23)
@@ -1634,434 +1634,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tests génétiques pour prédire des maladies communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.515-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490173v1</w:t>
+                <w:t xml:space="preserve">hal-02903966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect biomarkers for adjuvant chemotherapy in early stage breast cancer with good prognosis</w:t>
+                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonastre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02481652v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic susceptibility in practice: The regulatory trajectory of non-rare thrombophilia (NRT) genetic tests in the clinical management of venous thrombo-embolism (VTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.112903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tests génétiques pour prédire des maladies communes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Turrini</w:t>
+                <w:t xml:space="preserve">Imperfect biomarkers for adjuvant chemotherapy in early stage breast cancer with good prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Connault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+                <w:t xml:space="preserve">Julia Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (5), pp.515-520. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.112735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903966v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
               </w:r>
@@ -2099,51 +2099,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02447150v1</w:t>
+                <w:t xml:space="preserve">hal-02490173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneva Statement on Heritable Human Genome Editing: The Need for Course Correction</w:t>
               </w:r>
@@ -2257,343 +2257,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux usages de l’ADN en matière pénale : promesses, savoirs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02167532v1</w:t>
+                <w:t xml:space="preserve">halshs-02481590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for secondary findings: considering actionability and preserving the right not to know</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-019-0438-x⟩</w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904506v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de l’ADN en matière pénale : promesses, savoirs et pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Searching for secondary findings: considering actionability and preserving the right not to know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Saugier-Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Loup Weil-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bezieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.83-93. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.1481-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdst.1081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-019-0438-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02481590v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la génétique clinique à la médecine génomique. Enjeux d’une « démocratisation » de l’accès aux technologies génomiques en contexte de soin</w:t>
               </w:r>
@@ -2651,256 +2651,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopt a moratorium on heritable genome editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il se fier aux tests génétiques ? Maladies, paternité, origines ethniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lander</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 499, pp.26-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02481657v1</w:t>
+                <w:t xml:space="preserve">hal-03361216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se fier aux tests génétiques ? Maladies, paternité, origines ethniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adopt a moratorium on heritable genome editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baylis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567 (7747), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-019-00726-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361216v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur les gènes, est-ce suffisant ?</w:t>
               </w:r>
@@ -2958,1053 +2958,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique, de la recherche à la clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/201430s203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478873v1</w:t>
+                <w:t xml:space="preserve">hal-01157707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génomique, de la recherche à la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2e colloque de l’ITMO Santé publique – Médecine « personnalisée » et innovations biomédicales : enjeux de santé publique, économiques, éthiques et sociaux (Paris, 5 décembre 2013), 30, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201430s203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01157707v1</w:t>
+                <w:t xml:space="preserve">hal-03478873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages et bénéfices associés aux substances addictives. Analyse quantitative de leur perception en population générale. Spécificités parisiennes et franciliennes</w:t>
+                <w:t xml:space="preserve">Quantitative damage-benefit evaluation of drug effects: major discrepancies between the general population, users and experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Luquiens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-J Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7), pp.590-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881113487809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478621v1</w:t>
+                <w:t xml:space="preserve">hal-03478767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative damage-benefit evaluation of drug effects: major discrepancies between the general population, users and experts</w:t>
+                <w:t xml:space="preserve">Dommages et bénéfices associés aux substances addictives. Analyse quantitative de leur perception en population générale. Spécificités parisiennes et franciliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Luquiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-J Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.233-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0269881113487809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478767v1</w:t>
+                <w:t xml:space="preserve">hal-03478621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dommages/bénéfices de neuf produits ou comportements addictifs</w:t>
+                <w:t xml:space="preserve">A damage/benefit evaluation of addictive product use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L Blecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (2), pp.441-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1360-0443.2011.03675.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478614v1</w:t>
+                <w:t xml:space="preserve">hal-03478582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between a polymorphism in the promoter of a glutamate receptor subunit gene (GRIN2A) and alcoholism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Blecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addiction Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.783-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1369-1600.2011.00321.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Environmental Factors Influencing the Placental Growth Factor (PGF) Variation in Two Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Husemoen</w:t>
+                <w:t xml:space="preserve">Evaluation dommages/bénéfices de neuf produits ou comportements addictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478564v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage/benefit evaluation of addictive product use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Karila</w:t>
+                <w:t xml:space="preserve">Genetic and Environmental Factors Influencing the Placental Growth Factor (PGF) Variation in Two Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sorice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nutile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Husemoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1360-0443.2011.03675.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478582v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common SNP near BMP2 is associated with severity of the iron burden in HFE p.C282Y homozygous patients: a follow-up study.</w:t>
               </w:r>
@@ -4130,295 +4130,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00434960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, pathology, and genetics of histiocytic sarcoma in the Bernese mountain dog breed.</w:t>
+                <w:t xml:space="preserve">PEL: an unbiased method for estimating age-dependent genetic disease risk from pedigree data unselected for family history.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+                <w:t xml:space="preserve">Flora Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hédan</w:t>
+                <w:t xml:space="preserve">Marion Gauthier-Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+                <w:t xml:space="preserve">Violaine Planté-Bordeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde de Brito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esp039⟩</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.379-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.20390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00405708v1</w:t>
+                <w:t xml:space="preserve">inserm-00358140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEL: an unbiased method for estimating age-dependent genetic disease risk from pedigree data unselected for family history.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology, pathology, and genetics of histiocytic sarcoma in the Bernese mountain dog breed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Alarcon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+                <w:t xml:space="preserve">Benoît Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gauthier-Villars</w:t>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Planté-Bordeneuve</w:t>
+                <w:t xml:space="preserve">Clotilde de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (5), pp.379-85. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 Suppl 1, pp.S19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gepi.20390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esp039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00358140v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00405708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive retinal atrophy in the Border Collie: a new XLPRA.</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.10. </w:t>
@@ -5340,51 +5340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="247E8E87"/>
+    <w:nsid w:val="A6B99451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bourgain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-0140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13036603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1505-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bresson Ladegaard Knox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Zau Nkosi Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Svendsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/220503" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Connault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Andorno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baylis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Darnovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dickenson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hille Haker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2019.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bezieau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0438-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-00726-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.591.0076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201430s203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luquiens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881113487809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyamina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Domart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blecha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1369-1600.2011.00321.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMXM865K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sorice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruggiero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nutile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aversano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Husemoen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042537" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2011.03675.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM2KPP4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Th&#232;ze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2009.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH9Q7Q3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Plant&#233;-Bordeneuve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaudieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-4-10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20238" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00119120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Cox" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03562180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Nisand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lesaulnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03533863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bourgain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-0140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13036603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1505-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bresson Ladegaard Knox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Zau Nkosi Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Svendsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/220503" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Connault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112735" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Andorno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baylis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Darnovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dickenson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hille Haker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2019.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bezieau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0438-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-00726-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.591.0076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201430s203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luquiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881113487809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blecha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyamina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2011.03675.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM2KPP4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Domart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1369-1600.2011.00321.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMXM865K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sorice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruggiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nutile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aversano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Husemoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Th&#232;ze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2009.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH9Q7Q3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Plant&#233;-Bordeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20390" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp039" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaudieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-4-10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20238" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00119120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Cox" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03562180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Nisand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lesaulnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03533863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>