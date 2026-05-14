--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -539,187 +539,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics’ exceptionality – A short perspective from clinical care</w:t>
+                <w:t xml:space="preserve">Dépistage néonatal par séquençage systématique du génome : toujours plus, toujours mieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052662v1</w:t>
+                <w:t xml:space="preserve">hal-05469497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage néonatal par séquençage systématique du génome : toujours plus, toujours mieux ?</w:t>
+                <w:t xml:space="preserve">Genetics’ exceptionality – A short perspective from clinical care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.101104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469497v1</w:t>
+                <w:t xml:space="preserve">hal-05052662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir à l'école, une prédisposition génétique ?</w:t>
               </w:r>
@@ -1067,412 +1067,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t>
+                <w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Berlivet</w:t>
+                <w:t xml:space="preserve">Ruth Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Boudia</w:t>
+                <w:t xml:space="preserve">Mark Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Cassier</w:t>
+                <w:t xml:space="preserve">James Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Anthropology Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03370792v1</w:t>
+                <w:t xml:space="preserve">hal-03254485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les félicités du capital en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Test, Test, Test!’: Scarcity, Tinkering, and Testing Policy Early in the COVID-19 Epidemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.026.0127⟩</w:t>
+              <w:t xml:space="preserve">Medicine Anthropology Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17157/mat.8.2.5116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03464016v1</w:t>
+                <w:t xml:space="preserve">halshs-03370792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth Horn</w:t>
+                <w:t xml:space="preserve">Les félicités du capital en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Buchanan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La santé, miroir des sociétés, 26, pp.127-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254485v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraising screening, making risk in/visible. The medical debate over Non‐Rare Thrombophilia (NRT) testing before prescribing the pill</w:t>
               </w:r>
@@ -1634,516 +1634,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tests génétiques pour prédire des maladies communes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903966v1</w:t>
+                <w:t xml:space="preserve">hal-02490173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tests génétiques pour prédire des maladies communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.515-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02447150v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic susceptibility in practice: The regulatory trajectory of non-rare thrombophilia (NRT) genetic tests in the clinical management of venous thrombo-embolism (VTE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480147v1</w:t>
+                <w:t xml:space="preserve">halshs-02447150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect biomarkers for adjuvant chemotherapy in early stage breast cancer with good prognosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic susceptibility in practice: The regulatory trajectory of non-rare thrombophilia (NRT) genetic tests in the clinical management of venous thrombo-embolism (VTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112735⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02481652v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la technologie : travailler à la fiabilité de la prédiction génétique</w:t>
+                <w:t xml:space="preserve">Imperfect biomarkers for adjuvant chemotherapy in early stage breast cancer with good prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.112735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490173v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneva Statement on Heritable Human Genome Editing: The Need for Course Correction</w:t>
               </w:r>
@@ -2257,239 +2257,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de l’ADN en matière pénale : promesses, savoirs et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdst.1081⟩</w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02481590v1</w:t>
+                <w:t xml:space="preserve">halshs-02167532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It has to become true genetics’: tumour genetics and the division of diagnostic labour in the clinic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux usages de l’ADN en matière pénale : promesses, savoirs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (4), pp.643-657. </w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9566.12844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02167532v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for secondary findings: considering actionability and preserving the right not to know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,251 +2958,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génomique, de la recherche à la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2e colloque de l’ITMO Santé publique – Médecine « personnalisée » et innovations biomédicales : enjeux de santé publique, économiques, éthiques et sociaux (Paris, 5 décembre 2013), 30, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201430s203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157707v1</w:t>
+                <w:t xml:space="preserve">hal-03478873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique, de la recherche à la clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/201430s203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative damage-benefit evaluation of drug effects: major discrepancies between the general population, users and experts</w:t>
               </w:r>
@@ -3579,432 +3579,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a polymorphism in the promoter of a glutamate receptor subunit gene (GRIN2A) and alcoholism</w:t>
+                <w:t xml:space="preserve">Genetic and Environmental Factors Influencing the Placental Growth Factor (PGF) Variation in Two Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C Domart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Benyamina</w:t>
+                <w:t xml:space="preserve">R Sorice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Blecha</w:t>
+                <w:t xml:space="preserve">D Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nutile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Husemoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1369-1600.2011.00321.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478559v1</w:t>
+                <w:t xml:space="preserve">hal-03478564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dommages/bénéfices de neuf produits ou comportements addictifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between a polymorphism in the promoter of a glutamate receptor subunit gene (GRIN2A) and alcoholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L Karila</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.783-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1369-1600.2011.00321.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478614v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Environmental Factors Influencing the Placental Growth Factor (PGF) Variation in Two Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Husemoen</w:t>
+                <w:t xml:space="preserve">Evaluation dommages/bénéfices de neuf produits ou comportements addictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478564v1</w:t>
+                <w:t xml:space="preserve">hal-03478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common SNP near BMP2 is associated with severity of the iron burden in HFE p.C282Y homozygous patients: a follow-up study.</w:t>
               </w:r>
@@ -4130,295 +4130,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00434960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEL: an unbiased method for estimating age-dependent genetic disease risk from pedigree data unselected for family history.</w:t>
+                <w:t xml:space="preserve">Epidemiology, pathology, and genetics of histiocytic sarcoma in the Bernese mountain dog breed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Alarcon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gauthier-Villars</w:t>
+                <w:t xml:space="preserve">Benoît Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Planté-Bordeneuve</w:t>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+                <w:t xml:space="preserve">Clotilde de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gepi.20390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 Suppl 1, pp.S19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esp039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00358140v1</w:t>
+                <w:t xml:space="preserve">inserm-00405708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, pathology, and genetics of histiocytic sarcoma in the Bernese mountain dog breed.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PEL: an unbiased method for estimating age-dependent genetic disease risk from pedigree data unselected for family history.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hédan</w:t>
+                <w:t xml:space="preserve">Flora Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+                <w:t xml:space="preserve">Marion Gauthier-Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde de Brito</w:t>
+                <w:t xml:space="preserve">Violaine Planté-Bordeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 100 Suppl 1, pp.S19-27. </w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.379-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esp039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gepi.20390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00405708v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00358140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive retinal atrophy in the Border Collie: a new XLPRA.</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.10. </w:t>
@@ -5215,90 +5215,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarcity, Tinkering, and Covid-19 Testing Policy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5340,77 +5340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Platforms at Work: a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics as a health care strategy: persons, practices, policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIRIC Workshop (CNRS, Inserm, Université Paris Descartes, EHESS, INCa), Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,90 +5467,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STS and Biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2025, SCIENCES - Issues, General Themes and Methods of History of Sciences, 9781789451917</w:t>
@@ -5579,64 +5579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STS et biomédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,90 +5691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STS et biomédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boudia, Soraya; Peerbaye, Ashveen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.59-82, 2024, Histoire des Sciences, </w:t>
@@ -5825,51 +5825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique à haut débit et innovations thérapeutiques en cancérologie. Regards croisés sur les enjeux épistémiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Anselme; P. Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cancer : un regard sociologique. Biomédicalisation et parcours de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6B99451"/>
+    <w:nsid w:val="80CAA997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bourgain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-0140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13036603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1505-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bresson Ladegaard Knox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Zau Nkosi Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Svendsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/220503" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Connault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112735" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Andorno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baylis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Darnovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dickenson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hille Haker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2019.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bezieau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0438-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-00726-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.591.0076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201430s203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luquiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881113487809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blecha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyamina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2011.03675.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM2KPP4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Domart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1369-1600.2011.00321.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMXM865K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sorice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruggiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nutile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aversano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Husemoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Th&#232;ze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2009.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH9Q7Q3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Plant&#233;-Bordeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20390" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp039" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaudieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-4-10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20238" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00119120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Cox" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03562180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Nisand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lesaulnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03533863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-bourgain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-0140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13036603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1505-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Turrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Bresson Ladegaard Knox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Zau Nkosi Rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Svendsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/220503" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Connault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Andorno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baylis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Darnovsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dickenson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hille Haker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2019.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12844" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bezieau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0438-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-00726-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.591.0076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201430s203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luquiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881113487809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blecha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyamina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1360-0443.2011.03675.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM2KPP4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sorice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ruggiero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nutile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aversano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Husemoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Domart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1369-1600.2011.00321.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMXM865K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Th&#232;ze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2009.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH9Q7Q3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier-Villars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Plant&#233;-Bordeneuve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaudieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-4-10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20238" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00119120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Cox" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364915v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03562180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Nisand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lesaulnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03533863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03127943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ethics Committee Members" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02111013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Merchant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02331482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>