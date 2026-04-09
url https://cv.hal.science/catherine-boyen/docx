--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1948,291 +1948,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RT-qPCR normalization genes in the red alga Chondrus crispus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Nathalie Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+                <w:t xml:space="preserve">hal-01002409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-qPCR normalization genes in the red alga Chondrus crispus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kowalczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hervé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86574. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002409v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for oxylipin synthesis and induction of a new polyunsaturated fatty acid hydroxylase activity in Chondrus crispus in response to methyljasmonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gaquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiling of Chondrus crispus (Rhodophyta) after exposure to methyl jasmonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guisle-Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,271 +4491,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonas Collen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.104-112</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091940v1</w:t>
+                <w:t xml:space="preserve">inria-00327543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.104-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00327543v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidases in Eukaryotes: red algae provide new hints!</w:t>
               </w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of stress gene transcripts in Laminaria digitata (Phaeophyceae) protoplast cultures by expressed sequence tag analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grienenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 12 (11), pp.885-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chiba, Japan</w:t>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Craigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 (13), pp.53-89, 2014, </w:t>
@@ -7308,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>