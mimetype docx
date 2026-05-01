--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1031,295 +1031,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F Peters</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340942v2</w:t>
+                <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
+                <w:t xml:space="preserve">Thierry Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.719-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943880v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
               </w:r>
@@ -1814,602 +1814,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanru Shao</w:t>
+                <w:t xml:space="preserve">Andrés Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Juan A Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (2), pp.559-70. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002445v1</w:t>
+                <w:t xml:space="preserve">hal-01311060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-qPCR normalization genes in the red alga Chondrus crispus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kowalczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Zhanru Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hervé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86574. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.559-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002409v1</w:t>
+                <w:t xml:space="preserve">hal-01002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RT-qPCR normalization genes in the red alga Chondrus crispus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Nathalie Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e86574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+                <w:t xml:space="preserve">hal-01002409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Ritter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A Correa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.116. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311060v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,90 +2486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2739,295 +2739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208656v1</w:t>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
               </w:r>
@@ -3052,51 +3052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3294,77 +3294,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Eggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,103 +3683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
@@ -4003,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 177 (2), pp.319-332. </w:t>
@@ -4228,51 +4228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for oxylipin synthesis and induction of a new polyunsaturated fatty acid hydroxylase activity in Chondrus crispus in response to methyljasmonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gaquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,407 +4355,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of Chondrus crispus (Rhodophyta) after exposure to methyl jasmonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guisle-Marsollier</w:t>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.104-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332848v1</w:t>
+                <w:t xml:space="preserve">hal-00091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression profiling of Chondrus crispus (Rhodophyta) after exposure to methyl jasmonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guisle-Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (14), pp.3869-3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091940v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidases in Eukaryotes: red algae provide new hints!</w:t>
               </w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of stress gene transcripts in Laminaria digitata (Phaeophyceae) protoplast cultures by expressed sequence tag analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grienenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 12 (11), pp.885-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5436,77 +5436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of economically important seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chiba, Japan</w:t>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Craigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 (13), pp.53-89, 2014, </w:t>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genomics and the Exploration of Marine Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,51 +7064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus genome project. Report from the EU-US workshop on genomic approaches for studying the marine environment and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7308,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>