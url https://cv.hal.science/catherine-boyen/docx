--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2739,606 +2739,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Sterck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+                <w:t xml:space="preserve">hal-01208656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208656v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Proux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mark Cock</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2199-12-2⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925432v1</w:t>
+                <w:t xml:space="preserve">hal-00661751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2199-12-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661751v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,103 +3683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1771 (5), pp.565-575. </w:t>
@@ -4355,407 +4355,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression profiling of Chondrus crispus (Rhodophyta) after exposure to methyl jasmonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guisle-Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (14), pp.3869-3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091940v1</w:t>
+                <w:t xml:space="preserve">hal-02332848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of Chondrus crispus (Rhodophyta) after exposure to methyl jasmonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An expressed sequence tag analysis of thallus and regenerating protoplasts of Chondrus crispus (Gigartinales, Rhodophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.104-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332848v1</w:t>
+                <w:t xml:space="preserve">hal-00091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidases in Eukaryotes: red algae provide new hints!</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of stress gene transcripts in Laminaria digitata (Phaeophyceae) protoplast cultures by expressed sequence tag analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grienenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 12 (11), pp.885-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5311,51 +5311,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,77 +5436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of economically important seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chiba, Japan</w:t>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genomics and the Exploration of Marine Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,51 +7064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus genome project. Report from the EU-US workshop on genomic approaches for studying the marine environment and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7308,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fischl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Bertelsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bouyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Cristoffanini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kowalczyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086574" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02304.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2007.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVPQB5Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle-Marsollier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl171" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2005.00150.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K18RVG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bonnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grienenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4090D412BED22A84EAE819299CC84327F3CA657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbeyron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(90)90027-N" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZZBVCJ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Craigie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408062-1.00003-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D Hurst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>