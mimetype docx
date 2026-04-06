--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1048,555 +1048,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+                <w:t xml:space="preserve">Hong Toan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
+                <w:t xml:space="preserve">Nataliia Naumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Geoerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796025v1</w:t>
+                <w:t xml:space="preserve">hal-03796033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Naumova</w:t>
+                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Marchais</w:t>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gaspar</w:t>
+                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Geoerger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796033v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of small molecules inhibiting cardiomyocyte necrosis and apoptosis by autophagy induction and metabolism reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahir Alberto Loissell-Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Courilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11030474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805144v1</w:t>
+                <w:t xml:space="preserve">hal-03804118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of small molecules inhibiting cardiomyocyte necrosis and apoptosis by autophagy induction and metabolism reprogramming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.474. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11030474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03804118v1</w:t>
+                <w:t xml:space="preserve">hal-04805144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
               </w:r>
@@ -1710,278 +1710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
+                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Reinhardt</w:t>
+                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+                <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Nedara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
+                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
+              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048620v1</w:t>
+                <w:t xml:space="preserve">hal-03010226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bellot</w:t>
+                <w:t xml:space="preserve">Kenza Nedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
+                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.189-214. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1866 (6), pp.165746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010226v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Contenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,429 +2095,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSRP3 mediates polyphenols-induced cardioprotection in hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDE2 regulates membrane potential, respiration and permeability transition of rodent subsarcolemmal cardiac mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Oudot</w:t>
+                <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Gomes</w:t>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+                <w:t xml:space="preserve">Marta Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaffey</w:t>
+                <w:t xml:space="preserve">Delphine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620091v1</w:t>
+                <w:t xml:space="preserve">hal-02356190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crassostrea gigas , une huître au service de la recherche sur le cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSRP3 mediates polyphenols-induced cardioprotection in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+                <w:t xml:space="preserve">Andreia Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudie Quéré</w:t>
+                <w:t xml:space="preserve">Philippe Chaffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356185v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE2 regulates membrane potential, respiration and permeability transition of rodent subsarcolemmal cardiac mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawei Liu</w:t>
+                <w:t xml:space="preserve">Crassostrea gigas , une huître au service de la recherche sur le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Lindner</w:t>
+                <w:t xml:space="preserve">Lizenn Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mika</w:t>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47, pp.64-75. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.463-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356190v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic Metabolites Modulate Cardiomyocyte Beating in Response to Isoproterenol</w:t>
               </w:r>
@@ -2529,64 +2529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dias-Pedroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry-Enriched Diet in Salt-Sensitive Hypertensive Rats: Metabolic Fate of (Poly)Phenols and the Role of Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,103 +3575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cardiac mitochondrial cAMP signaling pathway regulates calcium accumulation, permeability transition and cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (4), pp.e2198-e2198. </w:t>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,273 +5629,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Maillier</w:t>
+                <w:t xml:space="preserve">S. Jone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Poncet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Howl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321149v1</w:t>
+                <w:t xml:space="preserve">hal-00321159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Maillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">D. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Howl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321159v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different apoptotic pathways induced by zearalenone,T-2 toxin and ochratoxin A in human hepatoma cells.</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kroemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30.4, pp.e1000018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,1572 +6121,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Galluzzi</w:t>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172652v1</w:t>
+                <w:t xml:space="preserve">hal-00690344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Campagna</w:t>
+                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (7), pp.3898-3905. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00192564v1</w:t>
+                <w:t xml:space="preserve">hal-00172647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Lagadic-Grossman</w:t>
+                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zamzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thibault de La Motte Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.803-132 803 1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172667v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Campagna</w:t>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.3898-3905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172647v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Thibault de La Motte Rouge</w:t>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lagadic-Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12, pp.803-132 803 1-23</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172649v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.99-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690344v1</w:t>
+                <w:t xml:space="preserve">hal-00172652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
+                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Algeciras-Schimmnich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bren</w:t>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Nie</w:t>
+                <w:t xml:space="preserve">A. Langonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">L. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Virology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.422-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354217v1</w:t>
+                <w:t xml:space="preserve">hal-00166293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and proteomic screening of apoptosis mitochondrial regulators for Drug Target discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geal Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Langonné</w:t>
+                <w:t xml:space="preserve">A. Algeciras-Schimmnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baux</w:t>
+                <w:t xml:space="preserve">G. Bren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lecoeur</w:t>
+                <w:t xml:space="preserve">Z. Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1:39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166293v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
+                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172574v1</w:t>
+                <w:t xml:space="preserve">hal-00101343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
+                <w:t xml:space="preserve">Cytopathic effects of the cytomegalovirus-encoded apoptosis inhibitory protein vMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Al Pauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Szabadkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sr Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Biology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (174), pp.985-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200604069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101343v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The permeability transition pore complex and cancer cell death,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26, pp.6678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytopathic effects of the cytomegalovirus-encoded apoptosis inhibitory protein vMIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sr Scholz</w:t>
+                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Touat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172587v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of caspase-dependent mitochondrial permeability transition protects airway epithelial cells against mustard-induced apoptosis</w:t>
               </w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,64 +7982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8058,485 +8058,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptido-targeting of the mitochondrial transition pore complex for therapeutic apoptosis induction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+                <w:t xml:space="preserve">The mechanisms of syncytial death in Cell death and HIV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hoebeke</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jl Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.271-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165302v1</w:t>
+                <w:t xml:space="preserve">hal-00172580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidotargeting of the mitochondrial permeability transition pore complex for therapeutic Apoptosis induction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Jacotot</w:t>
+                <w:t xml:space="preserve">The modulation of inter-organelle cross-talk to control apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.1703-1715</w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Arch Pharm Pharm Med Chem; Arch Pharm Chem Life Sci; Arch Pharm (Weinheim)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101339v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of syncytial death in Cell death and HIV infection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peptido-targeting of the mitochondrial transition pore complex for therapeutic apoptosis induction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (34), pp.4501-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138161206779010530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172580v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modulation of inter-organelle cross-talk to control apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bras</w:t>
+                <w:t xml:space="preserve">Peptidotargeting of the mitochondrial permeability transition pore complex for therapeutic Apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rouy</w:t>
+                <w:t xml:space="preserve">Jp Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Arch Pharm Pharm Med Chem; Arch Pharm Chem Life Sci; Arch Pharm (Weinheim)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.1-12</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.1703-1715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172576v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of adenine nucleotide translocator pore function and protection against apoptosis in vivo by an HIV protease inhibitor</w:t>
               </w:r>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tc Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115, pp.1828-1838</w:t>
@@ -8647,77 +8647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species and the mitochondrial signaling pathway of cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geal Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,295 +9366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.L. Vieira</w:t>
+                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Cohen</w:t>
+                <w:t xml:space="preserve">A-S Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. El Hamel</w:t>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Haouzi</w:t>
+                <w:t xml:space="preserve">A. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088759v1</w:t>
+                <w:t xml:space="preserve">hal-00088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (2), pp.179-188. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.1963-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088749v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A form of cell death with some features resembling apoptosis in the amitochondrial unicellular organism Trichomonas vaginalis.</w:t>
               </w:r>
@@ -9915,90 +9915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10446,51 +10446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,113 +10594,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, pp.189-214, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090283v1</w:t>
@@ -10819,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Assays for Probing Mitochondrial Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,77 +11218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,51 +11789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>