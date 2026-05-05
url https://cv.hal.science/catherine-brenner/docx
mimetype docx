--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1048,555 +1048,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Toan Lai</w:t>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Naumova</w:t>
+                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Marchais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796033v1</w:t>
+                <w:t xml:space="preserve">hal-03796025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
+                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Toan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Naumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+                <w:t xml:space="preserve">Antonin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
+                <w:t xml:space="preserve">Nathalie Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birgit Geoerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.815. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796025v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of small molecules inhibiting cardiomyocyte necrosis and apoptosis by autophagy induction and metabolism reprogramming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11030474⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804118v1</w:t>
+                <w:t xml:space="preserve">hal-04805144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of small molecules inhibiting cardiomyocyte necrosis and apoptosis by autophagy induction and metabolism reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahir Alberto Loissell-Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Courilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11030474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805144v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
               </w:r>
@@ -1710,278 +1710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
+                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
+                <w:t xml:space="preserve">Camille Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bellot</w:t>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
+                <w:t xml:space="preserve">Kenza Nedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1866 (6), pp.165746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010226v1</w:t>
+                <w:t xml:space="preserve">hal-03048620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Nedara</w:t>
+                <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
+                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1866 (6), pp.165746. </w:t>
+              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048620v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Contenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDE2 regulates membrane potential, respiration and permeability transition of rodent subsarcolemmal cardiac mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (4), pp.e2198-e2198. </w:t>
@@ -5629,273 +5629,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Evelyne Maillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Howl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321159v1</w:t>
+                <w:t xml:space="preserve">hal-00321149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Poncet</w:t>
+                <w:t xml:space="preserve">S. Jone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kroemer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Howl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321149v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different apoptotic pathways induced by zearalenone,T-2 toxin and ochratoxin A in human hepatoma cells.</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kroemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30.4, pp.e1000018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,769 +6121,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Lan</w:t>
+                <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">D. Lagadic-Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690344v1</w:t>
+                <w:t xml:space="preserve">hal-00172667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.99-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172647v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.3898-3905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172649v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192564v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172667v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zamzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thibault de La Motte Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87, pp.99-163</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.803-132 803 1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172652v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
               </w:r>
@@ -7204,489 +7204,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
+                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sourdeval</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Touat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101343v1</w:t>
+                <w:t xml:space="preserve">hal-00172574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytopathic effects of the cytomegalovirus-encoded apoptosis inhibitory protein vMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Poncet</w:t>
+                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Pauleau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172587v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The permeability transition pore complex and cancer cell death,</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytopathic effects of the cytomegalovirus-encoded apoptosis inhibitory protein vMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Pauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Szabadkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sr Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Biology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (174), pp.985-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200604069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172557v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The permeability transition pore complex and cancer cell death,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.6678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172574v1</w:t>
+                <w:t xml:space="preserve">hal-00172557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of caspase-dependent mitochondrial permeability transition protects airway epithelial cells against mustard-induced apoptosis</w:t>
               </w:r>
@@ -7982,64 +7982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulation of inter-organelle cross-talk to control apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptido-targeting of the mitochondrial transition pore complex for therapeutic apoptosis induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tc Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115, pp.1828-1838</w:t>
@@ -8647,64 +8647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species and the mitochondrial signaling pathway of cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geal Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,295 +9366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-S Belzacq</w:t>
+                <w:t xml:space="preserve">P. Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. El Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Haouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.1963-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088749v1</w:t>
+                <w:t xml:space="preserve">hal-00088759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.L. Vieira</w:t>
+                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Belzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Cohen</w:t>
+                <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. El Hamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Haouzi</w:t>
+                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21, pp.1963-1977. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088759v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A form of cell death with some features resembling apoptosis in the amitochondrial unicellular organism Trichomonas vaginalis.</w:t>
               </w:r>
@@ -9915,90 +9915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10446,51 +10446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,113 +10594,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, pp.189-214, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090283v1</w:t>
@@ -11218,77 +11218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,51 +11789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>