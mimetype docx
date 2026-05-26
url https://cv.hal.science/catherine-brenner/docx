--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1048,396 +1048,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+                <w:t xml:space="preserve">Hong Toan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
+                <w:t xml:space="preserve">Nataliia Naumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Geoerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796025v1</w:t>
+                <w:t xml:space="preserve">hal-03796033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the interplay between mitochondria-regulated cell death and energetic metabolism in osteosarcoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Naumova</w:t>
+                <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Toan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Marchais</w:t>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gaspar</w:t>
+                <w:t xml:space="preserve">Michelangelo Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Geoerger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yegor Vassetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.948097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796033v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ Transportome and the Interorganelle Communication in Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Toan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yegor Vassetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11050815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805144v1</w:t>
@@ -1710,278 +1710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
+                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Reinhardt</w:t>
+                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+                <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Nedara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
+                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
+              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048620v1</w:t>
+                <w:t xml:space="preserve">hal-03010226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIF meets the CHCHD4/Mia40-dependent mitochondrial import pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shazib Pervaiz</w:t>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bellot</w:t>
+                <w:t xml:space="preserve">Kenza Nedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Lemoine</w:t>
+                <w:t xml:space="preserve">Ruairidh Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review of cell and molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.189-214. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1866 (6), pp.165746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010226v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
               </w:r>
@@ -2095,429 +2095,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE2 regulates membrane potential, respiration and permeability transition of rodent subsarcolemmal cardiac mitochondria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CSRP3 mediates polyphenols-induced cardioprotection in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Wang</w:t>
+                <w:t xml:space="preserve">Carole Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andreia Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mika</w:t>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356190v1</w:t>
+                <w:t xml:space="preserve">hal-03620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSRP3 mediates polyphenols-induced cardioprotection in hypertension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crassostrea gigas , une huître au service de la recherche sur le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaffey</w:t>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizenn Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.463-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620091v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crassostrea gigas , une huître au service de la recherche sur le cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">PDE2 regulates membrane potential, respiration and permeability transition of rodent subsarcolemmal cardiac mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+                <w:t xml:space="preserve">Zhenyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizenn Delisle</w:t>
+                <w:t xml:space="preserve">Marta Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Quéré</w:t>
+                <w:t xml:space="preserve">Delphine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (5), pp.463-466. </w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.64-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356185v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic Metabolites Modulate Cardiomyocyte Beating in Response to Isoproterenol</w:t>
               </w:r>
@@ -2529,64 +2529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dias-Pedroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry-Enriched Diet in Salt-Sensitive Hypertensive Rats: Metabolic Fate of (Poly)Phenols and the Role of Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,90 +3575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cardiac mitochondrial cAMP signaling pathway regulates calcium accumulation, permeability transition and cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,273 +5629,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Maillier</w:t>
+                <w:t xml:space="preserve">S. Jone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Poncet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Howl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321149v1</w:t>
+                <w:t xml:space="preserve">hal-00321159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitoparan and target-selective chimeric analogues: membrane translocation and intracellular redistribution induces mitochondrial apoptosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoplasmic reticulum stress induces calcium-dependent permeability transition, mitochondrial outer membrane permeabilization and apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Maillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">D. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Howl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1783, pp.849-863</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321159v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different apoptotic pathways induced by zearalenone,T-2 toxin and ochratoxin A in human hepatoma cells.</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kroemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30.4, pp.e1000018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,769 +6121,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
+                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lan</w:t>
+                <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lagadic-Grossman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172667v1</w:t>
+                <w:t xml:space="preserve">hal-00172647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zamzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thibault de La Motte Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87, pp.99-163</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.803-132 803 1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172652v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192564v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voltage-dependent anion channel transports calcium ions through biomimetic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.3898-3905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063105+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00690344v1</w:t>
+                <w:t xml:space="preserve">hal-00192564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dependent Anion Channel transport calcium ions through biomimetic membranes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetat, major end-products of the human probiotic propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Campagna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lagadic-Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.3898-905</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.573-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172647v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the assessment of mitochondrial membrane permeabilization in apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial membrane permeabilization in cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.803-132 803 1-23</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.99-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172649v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
               </w:r>
@@ -7204,303 +7204,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
+                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172574v1</w:t>
+                <w:t xml:space="preserve">hal-00101343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of doxycycline-induced cytotoxicity on human bronchial epithelial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The permeability transition pore complex and cancer cell death,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marano</w:t>
+                <w:t xml:space="preserve">S. Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.6678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101343v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytopathic effects of the cytomegalovirus-encoded apoptosis inhibitory protein vMIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,109 +7541,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The permeability transition pore complex and cancer cell death,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemosensitization by knock-down of adenine nucleotide translocase-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grimm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Touat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Sharaf El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.6678</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1757, pp.1312-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172557v1</w:t>
+                <w:t xml:space="preserve">hal-00172574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of caspase-dependent mitochondrial permeability transition protects airway epithelial cells against mustard-induced apoptosis</w:t>
               </w:r>
@@ -7982,64 +7982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boisvieux-Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11, pp.3036-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulation of inter-organelle cross-talk to control apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptido-targeting of the mitochondrial transition pore complex for therapeutic apoptosis induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tc Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115, pp.1828-1838</w:t>
@@ -8647,64 +8647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species and the mitochondrial signaling pathway of cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geal Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,295 +9366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.L. Vieira</w:t>
+                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Cohen</w:t>
+                <w:t xml:space="preserve">A-S Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. El Hamel</w:t>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Haouzi</w:t>
+                <w:t xml:space="preserve">A. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088759v1</w:t>
+                <w:t xml:space="preserve">hal-00088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Cell permeable BH3-peptides overcome the cytoprotective effect of Bcl-2 and Bcl-X(L).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (2), pp.179-188. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.1963-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4400935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088749v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A form of cell death with some features resembling apoptosis in the amitochondrial unicellular organism Trichomonas vaginalis.</w:t>
               </w:r>
@@ -9915,90 +9915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10446,51 +10446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,113 +10594,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling in the pathogenesis of human disease and the regulatory role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazib Pervaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, pp.189-214, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090283v1</w:t>
@@ -10819,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Assays for Probing Mitochondrial Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,77 +11218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,51 +11789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenrui Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dokudovskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08392-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Toan Lai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bl&#233;riot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02272-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dadon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1444973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Toan Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaspar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geoerger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.948097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Campanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050815" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahir Alberto Loissell-Baltazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazib Pervaiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bellot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2020.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Nedara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03620091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Oudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.01.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lindner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.05.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dias-Pedroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-018-9485-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maci&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carregosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Qasim Raza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Dakhli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Allouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0747-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grossini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tamma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Portincasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilio Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Abrams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-017-0012-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00613" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Veneziano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4994299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1878-6480(14)71422-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fanelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vitale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olaussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-3000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0V9LQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piquereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Ventura-Clapier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacotot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/351264" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Sharaf El Dein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mayola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945011795529047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Queiroga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vieira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Casimir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Briand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-009-0394-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22BJZWZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abrams" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad S Alnemri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fanelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calamita" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pertuiset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacotot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Domart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dd Esposti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gallerne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deniaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Maillier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kroemer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid-Essefi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morselli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berquand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zamzami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibault de La Motte Rouge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192564v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Homand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063105+" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Grossman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geal Lecellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdeval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boisvieux-Ulrich" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Pauleau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szabadkai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vozza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Scholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200604069" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sourdeval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taysse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Briand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2006.07.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GBGDHRK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Perfettini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161206779010530" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101339v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Briand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Weaver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Moffat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pervaiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086061v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Vieira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vandecasteele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086071v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X66VMVP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belzacq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450033490867" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088749v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Belzacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4400935" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hamel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205270" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087942v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.2002.5496" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9KW8S7X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L.A. Vieira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(02)01366-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GQ3VDN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elhamel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druillennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Pinedo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A. Susin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lorenzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.189.2.381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2288-8_30" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Calamita" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372131v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>